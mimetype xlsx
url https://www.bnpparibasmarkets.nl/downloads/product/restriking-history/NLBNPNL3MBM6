--- v0 (2026-05-19)
+++ v1 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdffee4f0ad843dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80207db9e8db40bbbb2d4857bde39429.psmdcp" Id="Ra74a55193bc642ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec1432611de4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f58cc7cfffd34a7faaaf4781e1227a98.psmdcp" Id="R9d9131d5ee714fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3MBM6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -393,131 +393,522 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5"/>
+  <x:dimension ref="A1:E28"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46160.8642361111</x:v>
+        <x:v>46182.8642476852</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>1.53</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>107.511</x:v>
+        <x:v>90.846</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>104.38</x:v>
+        <x:v>88.2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46160.6436574074</x:v>
+        <x:v>46181.8641898148</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>3.82</x:v>
+        <x:v>0.78</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>107.172</x:v>
+        <x:v>94.039</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>104.051</x:v>
+        <x:v>91.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
+        <x:v>46181.3239467593</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C5" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="D5" s="0">
+        <x:v>96.054</x:v>
+      </x:c>
+      <x:c r="E5" s="0">
+        <x:v>93.256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5">
+      <x:c r="A6" s="1">
+        <x:v>46178.8642476852</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C6" s="0">
+        <x:v>1.08</x:v>
+      </x:c>
+      <x:c r="D6" s="0">
+        <x:v>93.256</x:v>
+      </x:c>
+      <x:c r="E6" s="0">
+        <x:v>90.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5">
+      <x:c r="A7" s="1">
+        <x:v>46177.8642708333</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C7" s="0">
+        <x:v>0.71</x:v>
+      </x:c>
+      <x:c r="D7" s="0">
+        <x:v>95.831</x:v>
+      </x:c>
+      <x:c r="E7" s="0">
+        <x:v>93.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5">
+      <x:c r="A8" s="1">
+        <x:v>46176.8652430556</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C8" s="0">
+        <x:v>0.53</x:v>
+      </x:c>
+      <x:c r="D8" s="0">
+        <x:v>98.901</x:v>
+      </x:c>
+      <x:c r="E8" s="0">
+        <x:v>96.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5">
+      <x:c r="A9" s="1">
+        <x:v>46176.4904282407</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C9" s="0">
+        <x:v>0.48</x:v>
+      </x:c>
+      <x:c r="D9" s="0">
+        <x:v>99.529</x:v>
+      </x:c>
+      <x:c r="E9" s="0">
+        <x:v>96.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="1">
+        <x:v>46175.8642361111</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C10" s="0">
+        <x:v>1.51</x:v>
+      </x:c>
+      <x:c r="D10" s="0">
+        <x:v>96.573</x:v>
+      </x:c>
+      <x:c r="E10" s="0">
+        <x:v>93.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="1">
+        <x:v>46174.8641898148</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C11" s="0">
+        <x:v>1.21</x:v>
+      </x:c>
+      <x:c r="D11" s="0">
+        <x:v>94.925</x:v>
+      </x:c>
+      <x:c r="E11" s="0">
+        <x:v>92.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5">
+      <x:c r="A12" s="1">
+        <x:v>46174.6441898148</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C12" s="0">
+        <x:v>1.11</x:v>
+      </x:c>
+      <x:c r="D12" s="0">
+        <x:v>95.512</x:v>
+      </x:c>
+      <x:c r="E12" s="0">
+        <x:v>92.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5">
+      <x:c r="A13" s="1">
+        <x:v>46174.3259837963</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C13" s="0">
+        <x:v>2.04</x:v>
+      </x:c>
+      <x:c r="D13" s="0">
+        <x:v>92.68</x:v>
+      </x:c>
+      <x:c r="E13" s="0">
+        <x:v>89.981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5">
+      <x:c r="A14" s="1">
+        <x:v>46171.864212963</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C14" s="0">
+        <x:v>2.34</x:v>
+      </x:c>
+      <x:c r="D14" s="0">
+        <x:v>89.981</x:v>
+      </x:c>
+      <x:c r="E14" s="0">
+        <x:v>87.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5">
+      <x:c r="A15" s="1">
+        <x:v>46170.8642476852</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C15" s="0">
+        <x:v>2.95</x:v>
+      </x:c>
+      <x:c r="D15" s="0">
+        <x:v>91.567</x:v>
+      </x:c>
+      <x:c r="E15" s="0">
+        <x:v>88.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5">
+      <x:c r="A16" s="1">
+        <x:v>46170.2901157407</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C16" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D16" s="0">
+        <x:v>95.296</x:v>
+      </x:c>
+      <x:c r="E16" s="0">
+        <x:v>92.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5">
+      <x:c r="A17" s="1">
+        <x:v>46169.8643402778</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C17" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D17" s="0">
+        <x:v>91.34</x:v>
+      </x:c>
+      <x:c r="E17" s="0">
+        <x:v>88.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5">
+      <x:c r="A18" s="1">
+        <x:v>46168.8642939815</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C18" s="0">
+        <x:v>2.03</x:v>
+      </x:c>
+      <x:c r="D18" s="0">
+        <x:v>96.707</x:v>
+      </x:c>
+      <x:c r="E18" s="0">
+        <x:v>93.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:5">
+      <x:c r="A19" s="1">
+        <x:v>46164.8643402778</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C19" s="0">
+        <x:v>2.04</x:v>
+      </x:c>
+      <x:c r="D19" s="0">
+        <x:v>99.498</x:v>
+      </x:c>
+      <x:c r="E19" s="0">
+        <x:v>96.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5">
+      <x:c r="A20" s="1">
+        <x:v>46164.4408796296</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C20" s="0">
+        <x:v>1.43</x:v>
+      </x:c>
+      <x:c r="D20" s="0">
+        <x:v>102.413</x:v>
+      </x:c>
+      <x:c r="E20" s="0">
+        <x:v>99.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:5">
+      <x:c r="A21" s="1">
+        <x:v>46163.8643055556</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C21" s="0">
+        <x:v>2.75</x:v>
+      </x:c>
+      <x:c r="D21" s="0">
+        <x:v>99.24</x:v>
+      </x:c>
+      <x:c r="E21" s="0">
+        <x:v>96.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5">
+      <x:c r="A22" s="1">
+        <x:v>46163.5364699074</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C22" s="0">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="D22" s="0">
+        <x:v>104.244</x:v>
+      </x:c>
+      <x:c r="E22" s="0">
+        <x:v>101.208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5">
+      <x:c r="A23" s="1">
+        <x:v>46162.8777199074</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C23" s="0">
+        <x:v>2.91</x:v>
+      </x:c>
+      <x:c r="D23" s="0">
+        <x:v>101.208</x:v>
+      </x:c>
+      <x:c r="E23" s="0">
+        <x:v>98.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:5">
+      <x:c r="A24" s="1">
+        <x:v>46161.8906597222</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C24" s="0">
+        <x:v>1.65</x:v>
+      </x:c>
+      <x:c r="D24" s="0">
+        <x:v>107.274</x:v>
+      </x:c>
+      <x:c r="E24" s="0">
+        <x:v>104.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:5">
+      <x:c r="A25" s="1">
+        <x:v>46161.8768402778</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C25" s="0">
+        <x:v>1.65</x:v>
+      </x:c>
+      <x:c r="D25" s="0">
+        <x:v>107.274</x:v>
+      </x:c>
+      <x:c r="E25" s="0">
+        <x:v>104.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:5">
+      <x:c r="A26" s="1">
+        <x:v>46160.8642361111</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C26" s="0">
+        <x:v>1.53</x:v>
+      </x:c>
+      <x:c r="D26" s="0">
+        <x:v>107.511</x:v>
+      </x:c>
+      <x:c r="E26" s="0">
+        <x:v>104.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:5">
+      <x:c r="A27" s="1">
+        <x:v>46160.6436574074</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C27" s="0">
+        <x:v>3.82</x:v>
+      </x:c>
+      <x:c r="D27" s="0">
+        <x:v>107.172</x:v>
+      </x:c>
+      <x:c r="E27" s="0">
+        <x:v>104.051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:5">
+      <x:c r="A28" s="1">
         <x:v>46157.8642592593</x:v>
       </x:c>
-      <x:c r="B5" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C5" s="0">
+      <x:c r="B28" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C28" s="0">
         <x:v>2.91</x:v>
       </x:c>
-      <x:c r="D5" s="0">
+      <x:c r="D28" s="0">
         <x:v>104.051</x:v>
       </x:c>
-      <x:c r="E5" s="0">
+      <x:c r="E28" s="0">
         <x:v>101.02</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>