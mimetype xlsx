--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec1432611de4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f58cc7cfffd34a7faaaf4781e1227a98.psmdcp" Id="R9d9131d5ee714fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583b6dce11da4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bc32c5d4bb14c2aad0911b739b5fa20.psmdcp" Id="R8cb367f49cd24321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3MBM6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -393,522 +393,828 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E28"/>
+  <x:dimension ref="A1:E46"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46182.8642476852</x:v>
+        <x:v>46203.8648032407</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>0.9</x:v>
+        <x:v>3.61</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>90.846</x:v>
+        <x:v>71.585</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>88.2</x:v>
+        <x:v>69.5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46181.8641898148</x:v>
+        <x:v>46202.8646296296</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>0.78</x:v>
+        <x:v>2.86</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>94.039</x:v>
+        <x:v>72.872</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>91.3</x:v>
+        <x:v>70.75</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46181.3239467593</x:v>
+        <x:v>46199.8644675926</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>0.6</x:v>
+        <x:v>4.28</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>96.054</x:v>
+        <x:v>71.307</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>93.256</x:v>
+        <x:v>69.23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46178.8642476852</x:v>
+        <x:v>46198.8691435185</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>1.08</x:v>
+        <x:v>2.75</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>93.256</x:v>
+        <x:v>74.078</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>90.54</x:v>
+        <x:v>71.92</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46177.8642708333</x:v>
+        <x:v>46197.8642013889</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>0.71</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>95.831</x:v>
+        <x:v>72.45</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>93.04</x:v>
+        <x:v>70.34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46176.8652430556</x:v>
+        <x:v>46196.8643865741</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>0.53</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>98.901</x:v>
+        <x:v>75.406</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>96.02</x:v>
+        <x:v>73.21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46176.4904282407</x:v>
+        <x:v>46195.8641550926</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>0.48</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>99.529</x:v>
+        <x:v>76.076</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>96.63</x:v>
+        <x:v>73.86</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46175.8642361111</x:v>
+        <x:v>46195.3152893518</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>1.51</x:v>
+        <x:v>1.27</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>96.573</x:v>
+        <x:v>80.484</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>93.76</x:v>
+        <x:v>78.14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46174.8641898148</x:v>
+        <x:v>46191.8645138889</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>1.21</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>94.925</x:v>
+        <x:v>78.126</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>92.16</x:v>
+        <x:v>75.85</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46174.6441898148</x:v>
+        <x:v>46190.864212963</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>1.11</x:v>
+        <x:v>2.25</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>95.512</x:v>
+        <x:v>78.29</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>92.73</x:v>
+        <x:v>76.01</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46174.3259837963</x:v>
+        <x:v>46190.6994907407</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>2.04</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>92.68</x:v>
+        <x:v>79.854</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>89.981</x:v>
+        <x:v>77.528</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46171.864212963</x:v>
+        <x:v>46189.8642361111</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>2.34</x:v>
+        <x:v>3.16</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>89.981</x:v>
+        <x:v>77.528</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>87.36</x:v>
+        <x:v>75.27</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46170.8642476852</x:v>
+        <x:v>46188.864224537</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>2.95</x:v>
+        <x:v>1.77</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>91.567</x:v>
+        <x:v>81.823</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>88.9</x:v>
+        <x:v>79.44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46170.2901157407</x:v>
+        <x:v>46185.8644907407</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>1.86</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>95.296</x:v>
+        <x:v>85.85</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>92.52</x:v>
+        <x:v>84.88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46169.8643402778</x:v>
+        <x:v>46184.8642592593</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>5.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>91.34</x:v>
+        <x:v>90.341</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>88.68</x:v>
+        <x:v>87.71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46168.8642939815</x:v>
+        <x:v>46184.368125</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>2.03</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>96.707</x:v>
+        <x:v>95.513</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>93.89</x:v>
+        <x:v>92.731</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46164.8643402778</x:v>
+        <x:v>46183.8659375</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>2.04</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>99.498</x:v>
+        <x:v>92.731</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>96.6</x:v>
+        <x:v>90.03</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46164.4408796296</x:v>
+        <x:v>46183.7418055556</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>1.43</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>102.413</x:v>
+        <x:v>93.843</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>99.43</x:v>
+        <x:v>91.11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46163.8643055556</x:v>
+        <x:v>46182.8642476852</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>2.75</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>99.24</x:v>
+        <x:v>90.846</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>96.35</x:v>
+        <x:v>88.2</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46163.5364699074</x:v>
+        <x:v>46181.8641898148</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>2.5</x:v>
+        <x:v>0.78</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>104.244</x:v>
+        <x:v>94.039</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>101.208</x:v>
+        <x:v>91.3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46162.8777199074</x:v>
+        <x:v>46181.3239467593</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>2.91</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>101.208</x:v>
+        <x:v>96.054</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>98.26</x:v>
+        <x:v>93.256</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46161.8906597222</x:v>
+        <x:v>46178.8642476852</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>1.65</x:v>
+        <x:v>1.08</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>107.274</x:v>
+        <x:v>93.256</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>104.15</x:v>
+        <x:v>90.54</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46161.8768402778</x:v>
+        <x:v>46177.8642708333</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>1.65</x:v>
+        <x:v>0.71</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>107.274</x:v>
+        <x:v>95.831</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>104.15</x:v>
+        <x:v>93.04</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46160.8642361111</x:v>
+        <x:v>46176.8652430556</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>1.53</x:v>
+        <x:v>0.53</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>107.511</x:v>
+        <x:v>98.901</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>104.38</x:v>
+        <x:v>96.02</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46160.6436574074</x:v>
+        <x:v>46176.4904282407</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>3.82</x:v>
+        <x:v>0.48</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>107.172</x:v>
+        <x:v>99.529</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>104.051</x:v>
+        <x:v>96.63</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
+        <x:v>46175.8642361111</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C28" s="0">
+        <x:v>1.51</x:v>
+      </x:c>
+      <x:c r="D28" s="0">
+        <x:v>96.573</x:v>
+      </x:c>
+      <x:c r="E28" s="0">
+        <x:v>93.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:5">
+      <x:c r="A29" s="1">
+        <x:v>46174.8641898148</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C29" s="0">
+        <x:v>1.21</x:v>
+      </x:c>
+      <x:c r="D29" s="0">
+        <x:v>94.925</x:v>
+      </x:c>
+      <x:c r="E29" s="0">
+        <x:v>92.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:5">
+      <x:c r="A30" s="1">
+        <x:v>46174.6441898148</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C30" s="0">
+        <x:v>1.11</x:v>
+      </x:c>
+      <x:c r="D30" s="0">
+        <x:v>95.512</x:v>
+      </x:c>
+      <x:c r="E30" s="0">
+        <x:v>92.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:5">
+      <x:c r="A31" s="1">
+        <x:v>46174.3259837963</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C31" s="0">
+        <x:v>2.04</x:v>
+      </x:c>
+      <x:c r="D31" s="0">
+        <x:v>92.68</x:v>
+      </x:c>
+      <x:c r="E31" s="0">
+        <x:v>89.981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:5">
+      <x:c r="A32" s="1">
+        <x:v>46171.864212963</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C32" s="0">
+        <x:v>2.34</x:v>
+      </x:c>
+      <x:c r="D32" s="0">
+        <x:v>89.981</x:v>
+      </x:c>
+      <x:c r="E32" s="0">
+        <x:v>87.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:5">
+      <x:c r="A33" s="1">
+        <x:v>46170.8642476852</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C33" s="0">
+        <x:v>2.95</x:v>
+      </x:c>
+      <x:c r="D33" s="0">
+        <x:v>91.567</x:v>
+      </x:c>
+      <x:c r="E33" s="0">
+        <x:v>88.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:5">
+      <x:c r="A34" s="1">
+        <x:v>46170.2901157407</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C34" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D34" s="0">
+        <x:v>95.296</x:v>
+      </x:c>
+      <x:c r="E34" s="0">
+        <x:v>92.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:5">
+      <x:c r="A35" s="1">
+        <x:v>46169.8643402778</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C35" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D35" s="0">
+        <x:v>91.34</x:v>
+      </x:c>
+      <x:c r="E35" s="0">
+        <x:v>88.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:5">
+      <x:c r="A36" s="1">
+        <x:v>46168.8642939815</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C36" s="0">
+        <x:v>2.03</x:v>
+      </x:c>
+      <x:c r="D36" s="0">
+        <x:v>96.707</x:v>
+      </x:c>
+      <x:c r="E36" s="0">
+        <x:v>93.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:5">
+      <x:c r="A37" s="1">
+        <x:v>46164.8643402778</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C37" s="0">
+        <x:v>2.04</x:v>
+      </x:c>
+      <x:c r="D37" s="0">
+        <x:v>99.498</x:v>
+      </x:c>
+      <x:c r="E37" s="0">
+        <x:v>96.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:5">
+      <x:c r="A38" s="1">
+        <x:v>46164.4408796296</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C38" s="0">
+        <x:v>1.43</x:v>
+      </x:c>
+      <x:c r="D38" s="0">
+        <x:v>102.413</x:v>
+      </x:c>
+      <x:c r="E38" s="0">
+        <x:v>99.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:5">
+      <x:c r="A39" s="1">
+        <x:v>46163.8643055556</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C39" s="0">
+        <x:v>2.75</x:v>
+      </x:c>
+      <x:c r="D39" s="0">
+        <x:v>99.24</x:v>
+      </x:c>
+      <x:c r="E39" s="0">
+        <x:v>96.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:5">
+      <x:c r="A40" s="1">
+        <x:v>46163.5364699074</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C40" s="0">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="D40" s="0">
+        <x:v>104.244</x:v>
+      </x:c>
+      <x:c r="E40" s="0">
+        <x:v>101.208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5">
+      <x:c r="A41" s="1">
+        <x:v>46162.8777199074</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C41" s="0">
+        <x:v>2.91</x:v>
+      </x:c>
+      <x:c r="D41" s="0">
+        <x:v>101.208</x:v>
+      </x:c>
+      <x:c r="E41" s="0">
+        <x:v>98.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5">
+      <x:c r="A42" s="1">
+        <x:v>46161.8906597222</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C42" s="0">
+        <x:v>1.65</x:v>
+      </x:c>
+      <x:c r="D42" s="0">
+        <x:v>107.274</x:v>
+      </x:c>
+      <x:c r="E42" s="0">
+        <x:v>104.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5">
+      <x:c r="A43" s="1">
+        <x:v>46161.8768402778</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C43" s="0">
+        <x:v>1.65</x:v>
+      </x:c>
+      <x:c r="D43" s="0">
+        <x:v>107.274</x:v>
+      </x:c>
+      <x:c r="E43" s="0">
+        <x:v>104.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5">
+      <x:c r="A44" s="1">
+        <x:v>46160.8642361111</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C44" s="0">
+        <x:v>1.53</x:v>
+      </x:c>
+      <x:c r="D44" s="0">
+        <x:v>107.511</x:v>
+      </x:c>
+      <x:c r="E44" s="0">
+        <x:v>104.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5">
+      <x:c r="A45" s="1">
+        <x:v>46160.6436574074</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C45" s="0">
+        <x:v>3.82</x:v>
+      </x:c>
+      <x:c r="D45" s="0">
+        <x:v>107.172</x:v>
+      </x:c>
+      <x:c r="E45" s="0">
+        <x:v>104.051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5">
+      <x:c r="A46" s="1">
         <x:v>46157.8642592593</x:v>
       </x:c>
-      <x:c r="B28" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C28" s="0">
+      <x:c r="B46" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C46" s="0">
         <x:v>2.91</x:v>
       </x:c>
-      <x:c r="D28" s="0">
+      <x:c r="D46" s="0">
         <x:v>104.051</x:v>
       </x:c>
-      <x:c r="E28" s="0">
+      <x:c r="E46" s="0">
         <x:v>101.02</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>