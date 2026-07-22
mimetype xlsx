--- v2 (2026-06-30)
+++ v3 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583b6dce11da4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bc32c5d4bb14c2aad0911b739b5fa20.psmdcp" Id="R8cb367f49cd24321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82dfd26652e6460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d6a487caa33457791ddd9107e7ed49e.psmdcp" Id="R60c922c2838b4453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3MBM6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -393,828 +393,1253 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E46"/>
+  <x:dimension ref="A1:E71"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46203.8648032407</x:v>
+        <x:v>46224.867662037</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>3.61</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>71.585</x:v>
+        <x:v>86.87</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>69.5</x:v>
+        <x:v>84.34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46202.8646296296</x:v>
+        <x:v>46224.6910185185</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>2.86</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>72.872</x:v>
+        <x:v>87.581</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>70.75</x:v>
+        <x:v>85.03</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46199.8644675926</x:v>
+        <x:v>46223.8642824074</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>4.28</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>71.307</x:v>
+        <x:v>84.954</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>69.23</x:v>
+        <x:v>82.48</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46198.8691435185</x:v>
+        <x:v>46223.3270949074</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>2.75</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>74.078</x:v>
+        <x:v>87.086</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>71.92</x:v>
+        <x:v>84.55</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46197.8642013889</x:v>
+        <x:v>46220.864224537</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>4.15</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>72.45</x:v>
+        <x:v>84.233</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>70.34</x:v>
+        <x:v>81.78</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46196.8643865741</x:v>
+        <x:v>46220.6256828704</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>1.44</x:v>
+        <x:v>0.12</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>75.406</x:v>
+        <x:v>83.409</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>73.21</x:v>
+        <x:v>80.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46195.8641550926</x:v>
+        <x:v>46219.864212963</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>2.31</x:v>
+        <x:v>0.14</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>76.076</x:v>
+        <x:v>80.628</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>73.86</x:v>
+        <x:v>78.28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46195.3152893518</x:v>
+        <x:v>46218.8642708333</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>1.27</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>80.484</x:v>
+        <x:v>81.494</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>78.14</x:v>
+        <x:v>79.12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46191.8645138889</x:v>
+        <x:v>46217.8643171296</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>1.79</x:v>
+        <x:v>0.13</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>78.126</x:v>
+        <x:v>81.04</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>75.85</x:v>
+        <x:v>79.34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46190.864212963</x:v>
+        <x:v>46217.3656481481</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>2.25</x:v>
+        <x:v>0.11</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>78.29</x:v>
+        <x:v>82.997</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>76.01</x:v>
+        <x:v>80.58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46190.6994907407</x:v>
+        <x:v>46217.3656481481</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>1.74</x:v>
+        <x:v>0.14</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>79.854</x:v>
+        <x:v>82.997</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>77.528</x:v>
+        <x:v>80.58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46189.8642361111</x:v>
+        <x:v>46216.8642361111</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>3.16</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>77.528</x:v>
+        <x:v>80.484</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>75.27</x:v>
+        <x:v>78.14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46188.864224537</x:v>
+        <x:v>46216.8466666667</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>1.77</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>81.823</x:v>
+        <x:v>80.7</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>79.44</x:v>
+        <x:v>78.35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46185.8644907407</x:v>
+        <x:v>46216.7852199074</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>0.57</x:v>
+        <x:v>0.37</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>85.85</x:v>
+        <x:v>78.239</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>84.88</x:v>
+        <x:v>75.96</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46184.8642592593</x:v>
+        <x:v>46216.3456134259</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.73</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>90.341</x:v>
+        <x:v>75.759</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>87.71</x:v>
+        <x:v>73.552</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46184.368125</x:v>
+        <x:v>46213.8641782407</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>0.39</x:v>
+        <x:v>1.33</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>95.513</x:v>
+        <x:v>73.552</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>92.731</x:v>
+        <x:v>71.41</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46183.8659375</x:v>
+        <x:v>46212.8642013889</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>0.7</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>92.731</x:v>
+        <x:v>74.242</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>90.03</x:v>
+        <x:v>72.08</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46183.7418055556</x:v>
+        <x:v>46211.8647685185</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>93.843</x:v>
+        <x:v>75.726</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>91.11</x:v>
+        <x:v>73.52</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46182.8642476852</x:v>
+        <x:v>46211.4433449074</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>0.9</x:v>
+        <x:v>0.72</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>90.846</x:v>
+        <x:v>77.034</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>88.2</x:v>
+        <x:v>74.79</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46181.8641898148</x:v>
+        <x:v>46211.3064930556</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>0.78</x:v>
+        <x:v>1.34</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>94.039</x:v>
+        <x:v>74.73</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>91.3</x:v>
+        <x:v>72.553</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46181.3239467593</x:v>
+        <x:v>46210.864212963</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>0.6</x:v>
+        <x:v>2.43</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>96.054</x:v>
+        <x:v>72.553</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>93.256</x:v>
+        <x:v>70.44</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46178.8642476852</x:v>
+        <x:v>46210.8063310185</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>1.08</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>93.256</x:v>
+        <x:v>72.79</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>90.54</x:v>
+        <x:v>70.67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46177.8642708333</x:v>
+        <x:v>46209.8645833333</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>0.71</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>95.831</x:v>
+        <x:v>70.606</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>93.04</x:v>
+        <x:v>68.55</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46176.8652430556</x:v>
+        <x:v>46205.8646527778</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>0.53</x:v>
+        <x:v>4.22</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>98.901</x:v>
+        <x:v>70.751</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>96.02</x:v>
+        <x:v>68.69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46176.4904282407</x:v>
+        <x:v>46204.8649074074</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>0.48</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>99.529</x:v>
+        <x:v>70.637</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>96.63</x:v>
+        <x:v>68.58</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46175.8642361111</x:v>
+        <x:v>46203.8648032407</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>1.51</x:v>
+        <x:v>3.61</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>96.573</x:v>
+        <x:v>71.585</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>93.76</x:v>
+        <x:v>69.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46174.8641898148</x:v>
+        <x:v>46202.8646296296</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>1.21</x:v>
+        <x:v>2.86</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>94.925</x:v>
+        <x:v>72.872</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>92.16</x:v>
+        <x:v>70.75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46174.6441898148</x:v>
+        <x:v>46199.8644675926</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>1.11</x:v>
+        <x:v>4.28</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>95.512</x:v>
+        <x:v>71.307</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>92.73</x:v>
+        <x:v>69.23</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46174.3259837963</x:v>
+        <x:v>46198.8691435185</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>2.04</x:v>
+        <x:v>2.75</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>92.68</x:v>
+        <x:v>74.078</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>89.981</x:v>
+        <x:v>71.92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46171.864212963</x:v>
+        <x:v>46197.8642013889</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>2.34</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>89.981</x:v>
+        <x:v>72.45</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>87.36</x:v>
+        <x:v>70.34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46170.8642476852</x:v>
+        <x:v>46196.8643865741</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>2.95</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>91.567</x:v>
+        <x:v>75.406</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>88.9</x:v>
+        <x:v>73.21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46170.2901157407</x:v>
+        <x:v>46195.8641550926</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>1.86</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>95.296</x:v>
+        <x:v>76.076</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>92.52</x:v>
+        <x:v>73.86</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46169.8643402778</x:v>
+        <x:v>46195.3152893518</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>5.3</x:v>
+        <x:v>1.27</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>91.34</x:v>
+        <x:v>80.484</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>88.68</x:v>
+        <x:v>78.14</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46168.8642939815</x:v>
+        <x:v>46191.8645138889</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>2.03</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>96.707</x:v>
+        <x:v>78.126</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>93.89</x:v>
+        <x:v>75.85</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46164.8643402778</x:v>
+        <x:v>46190.864212963</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>2.04</x:v>
+        <x:v>2.25</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>99.498</x:v>
+        <x:v>78.29</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>96.6</x:v>
+        <x:v>76.01</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46164.4408796296</x:v>
+        <x:v>46190.6994907407</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>1.43</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>102.413</x:v>
+        <x:v>79.854</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>99.43</x:v>
+        <x:v>77.528</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46163.8643055556</x:v>
+        <x:v>46189.8642361111</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>2.75</x:v>
+        <x:v>3.16</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>99.24</x:v>
+        <x:v>77.528</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>96.35</x:v>
+        <x:v>75.27</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46163.5364699074</x:v>
+        <x:v>46188.864224537</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>2.5</x:v>
+        <x:v>1.77</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>104.244</x:v>
+        <x:v>81.823</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>101.208</x:v>
+        <x:v>79.44</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46162.8777199074</x:v>
+        <x:v>46185.8644907407</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>2.91</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>101.208</x:v>
+        <x:v>85.85</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>98.26</x:v>
+        <x:v>84.88</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46161.8906597222</x:v>
+        <x:v>46184.8642592593</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>1.65</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>107.274</x:v>
+        <x:v>90.341</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>104.15</x:v>
+        <x:v>87.71</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46161.8768402778</x:v>
+        <x:v>46184.368125</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>1.65</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>107.274</x:v>
+        <x:v>95.513</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>104.15</x:v>
+        <x:v>92.731</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46160.8642361111</x:v>
+        <x:v>46183.8659375</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>1.53</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>107.511</x:v>
+        <x:v>92.731</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>104.38</x:v>
+        <x:v>90.03</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46160.6436574074</x:v>
+        <x:v>46183.7418055556</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>3.82</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>107.172</x:v>
+        <x:v>93.843</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>104.051</x:v>
+        <x:v>91.11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
+        <x:v>46182.8642476852</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C46" s="0">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="D46" s="0">
+        <x:v>90.846</x:v>
+      </x:c>
+      <x:c r="E46" s="0">
+        <x:v>88.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:5">
+      <x:c r="A47" s="1">
+        <x:v>46181.8641898148</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C47" s="0">
+        <x:v>0.78</x:v>
+      </x:c>
+      <x:c r="D47" s="0">
+        <x:v>94.039</x:v>
+      </x:c>
+      <x:c r="E47" s="0">
+        <x:v>91.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5">
+      <x:c r="A48" s="1">
+        <x:v>46181.3239467593</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C48" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="D48" s="0">
+        <x:v>96.054</x:v>
+      </x:c>
+      <x:c r="E48" s="0">
+        <x:v>93.256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5">
+      <x:c r="A49" s="1">
+        <x:v>46178.8642476852</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C49" s="0">
+        <x:v>1.08</x:v>
+      </x:c>
+      <x:c r="D49" s="0">
+        <x:v>93.256</x:v>
+      </x:c>
+      <x:c r="E49" s="0">
+        <x:v>90.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5">
+      <x:c r="A50" s="1">
+        <x:v>46177.8642708333</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C50" s="0">
+        <x:v>0.71</x:v>
+      </x:c>
+      <x:c r="D50" s="0">
+        <x:v>95.831</x:v>
+      </x:c>
+      <x:c r="E50" s="0">
+        <x:v>93.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5">
+      <x:c r="A51" s="1">
+        <x:v>46176.8652430556</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C51" s="0">
+        <x:v>0.53</x:v>
+      </x:c>
+      <x:c r="D51" s="0">
+        <x:v>98.901</x:v>
+      </x:c>
+      <x:c r="E51" s="0">
+        <x:v>96.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5">
+      <x:c r="A52" s="1">
+        <x:v>46176.4904282407</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C52" s="0">
+        <x:v>0.48</x:v>
+      </x:c>
+      <x:c r="D52" s="0">
+        <x:v>99.529</x:v>
+      </x:c>
+      <x:c r="E52" s="0">
+        <x:v>96.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5">
+      <x:c r="A53" s="1">
+        <x:v>46175.8642361111</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C53" s="0">
+        <x:v>1.51</x:v>
+      </x:c>
+      <x:c r="D53" s="0">
+        <x:v>96.573</x:v>
+      </x:c>
+      <x:c r="E53" s="0">
+        <x:v>93.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5">
+      <x:c r="A54" s="1">
+        <x:v>46174.8641898148</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C54" s="0">
+        <x:v>1.21</x:v>
+      </x:c>
+      <x:c r="D54" s="0">
+        <x:v>94.925</x:v>
+      </x:c>
+      <x:c r="E54" s="0">
+        <x:v>92.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5">
+      <x:c r="A55" s="1">
+        <x:v>46174.6441898148</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C55" s="0">
+        <x:v>1.11</x:v>
+      </x:c>
+      <x:c r="D55" s="0">
+        <x:v>95.512</x:v>
+      </x:c>
+      <x:c r="E55" s="0">
+        <x:v>92.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5">
+      <x:c r="A56" s="1">
+        <x:v>46174.3259837963</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C56" s="0">
+        <x:v>2.04</x:v>
+      </x:c>
+      <x:c r="D56" s="0">
+        <x:v>92.68</x:v>
+      </x:c>
+      <x:c r="E56" s="0">
+        <x:v>89.981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5">
+      <x:c r="A57" s="1">
+        <x:v>46171.864212963</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C57" s="0">
+        <x:v>2.34</x:v>
+      </x:c>
+      <x:c r="D57" s="0">
+        <x:v>89.981</x:v>
+      </x:c>
+      <x:c r="E57" s="0">
+        <x:v>87.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5">
+      <x:c r="A58" s="1">
+        <x:v>46170.8642476852</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C58" s="0">
+        <x:v>2.95</x:v>
+      </x:c>
+      <x:c r="D58" s="0">
+        <x:v>91.567</x:v>
+      </x:c>
+      <x:c r="E58" s="0">
+        <x:v>88.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5">
+      <x:c r="A59" s="1">
+        <x:v>46170.2901157407</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C59" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D59" s="0">
+        <x:v>95.296</x:v>
+      </x:c>
+      <x:c r="E59" s="0">
+        <x:v>92.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5">
+      <x:c r="A60" s="1">
+        <x:v>46169.8643402778</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C60" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D60" s="0">
+        <x:v>91.34</x:v>
+      </x:c>
+      <x:c r="E60" s="0">
+        <x:v>88.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5">
+      <x:c r="A61" s="1">
+        <x:v>46168.8642939815</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C61" s="0">
+        <x:v>2.03</x:v>
+      </x:c>
+      <x:c r="D61" s="0">
+        <x:v>96.707</x:v>
+      </x:c>
+      <x:c r="E61" s="0">
+        <x:v>93.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5">
+      <x:c r="A62" s="1">
+        <x:v>46164.8643402778</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C62" s="0">
+        <x:v>2.04</x:v>
+      </x:c>
+      <x:c r="D62" s="0">
+        <x:v>99.498</x:v>
+      </x:c>
+      <x:c r="E62" s="0">
+        <x:v>96.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:5">
+      <x:c r="A63" s="1">
+        <x:v>46164.4408796296</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C63" s="0">
+        <x:v>1.43</x:v>
+      </x:c>
+      <x:c r="D63" s="0">
+        <x:v>102.413</x:v>
+      </x:c>
+      <x:c r="E63" s="0">
+        <x:v>99.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5">
+      <x:c r="A64" s="1">
+        <x:v>46163.8643055556</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C64" s="0">
+        <x:v>2.75</x:v>
+      </x:c>
+      <x:c r="D64" s="0">
+        <x:v>99.24</x:v>
+      </x:c>
+      <x:c r="E64" s="0">
+        <x:v>96.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5">
+      <x:c r="A65" s="1">
+        <x:v>46163.5364699074</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C65" s="0">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="D65" s="0">
+        <x:v>104.244</x:v>
+      </x:c>
+      <x:c r="E65" s="0">
+        <x:v>101.208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="1">
+        <x:v>46162.8777199074</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C66" s="0">
+        <x:v>2.91</x:v>
+      </x:c>
+      <x:c r="D66" s="0">
+        <x:v>101.208</x:v>
+      </x:c>
+      <x:c r="E66" s="0">
+        <x:v>98.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5">
+      <x:c r="A67" s="1">
+        <x:v>46161.8906597222</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C67" s="0">
+        <x:v>1.65</x:v>
+      </x:c>
+      <x:c r="D67" s="0">
+        <x:v>107.274</x:v>
+      </x:c>
+      <x:c r="E67" s="0">
+        <x:v>104.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5">
+      <x:c r="A68" s="1">
+        <x:v>46161.8768402778</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C68" s="0">
+        <x:v>1.65</x:v>
+      </x:c>
+      <x:c r="D68" s="0">
+        <x:v>107.274</x:v>
+      </x:c>
+      <x:c r="E68" s="0">
+        <x:v>104.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5">
+      <x:c r="A69" s="1">
+        <x:v>46160.8642361111</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C69" s="0">
+        <x:v>1.53</x:v>
+      </x:c>
+      <x:c r="D69" s="0">
+        <x:v>107.511</x:v>
+      </x:c>
+      <x:c r="E69" s="0">
+        <x:v>104.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5">
+      <x:c r="A70" s="1">
+        <x:v>46160.6436574074</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C70" s="0">
+        <x:v>3.82</x:v>
+      </x:c>
+      <x:c r="D70" s="0">
+        <x:v>107.172</x:v>
+      </x:c>
+      <x:c r="E70" s="0">
+        <x:v>104.051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="1">
         <x:v>46157.8642592593</x:v>
       </x:c>
-      <x:c r="B46" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C46" s="0">
+      <x:c r="B71" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C71" s="0">
         <x:v>2.91</x:v>
       </x:c>
-      <x:c r="D46" s="0">
+      <x:c r="D71" s="0">
         <x:v>104.051</x:v>
       </x:c>
-      <x:c r="E46" s="0">
+      <x:c r="E71" s="0">
         <x:v>101.02</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>