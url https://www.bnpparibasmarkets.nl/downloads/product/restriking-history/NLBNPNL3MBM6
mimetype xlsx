--- v3 (2026-07-22)
+++ v4 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82dfd26652e6460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d6a487caa33457791ddd9107e7ed49e.psmdcp" Id="R60c922c2838b4453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5351b69699b43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c6c1ce73ea34848afa1f5759b51114b.psmdcp" Id="R59078b7a16974367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3MBM6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -393,1253 +393,1644 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E71"/>
+  <x:dimension ref="A1:E94"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46224.867662037</x:v>
+        <x:v>46245.8642824074</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>86.87</x:v>
+        <x:v>85.696</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>84.34</x:v>
+        <x:v>83.2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46224.6910185185</x:v>
+        <x:v>46245.4664583333</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>87.581</x:v>
+        <x:v>87.148</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>85.03</x:v>
+        <x:v>84.61</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46223.8642824074</x:v>
+        <x:v>46244.8643518519</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>0.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>84.954</x:v>
+        <x:v>84.594</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>82.48</x:v>
+        <x:v>82.13</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46223.3270949074</x:v>
+        <x:v>46244.6606481482</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>0.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>87.086</x:v>
+        <x:v>83.255</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>84.55</x:v>
+        <x:v>80.83</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46220.864224537</x:v>
+        <x:v>46241.8642476852</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>84.233</x:v>
+        <x:v>80.525</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>81.78</x:v>
+        <x:v>78.18</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46220.6256828704</x:v>
+        <x:v>46240.8643287037</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>0.12</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>83.409</x:v>
+        <x:v>79.609</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>80.98</x:v>
+        <x:v>77.29</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46219.864212963</x:v>
+        <x:v>46240.7460763889</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>0.14</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>80.628</x:v>
+        <x:v>79.98</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>78.28</x:v>
+        <x:v>77.65</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46218.8642708333</x:v>
+        <x:v>46239.8642939815</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>0.1</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>81.494</x:v>
+        <x:v>77.477</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>79.12</x:v>
+        <x:v>75.22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46217.8643171296</x:v>
+        <x:v>46238.8647916667</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>0.13</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>81.04</x:v>
+        <x:v>78.043</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>79.34</x:v>
+        <x:v>75.77</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46217.3656481481</x:v>
+        <x:v>46237.8641319444</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>0.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>82.997</x:v>
+        <x:v>82.75</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>80.58</x:v>
+        <x:v>80.34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46217.3656481481</x:v>
+        <x:v>46234.8659027778</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>0.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>82.997</x:v>
+        <x:v>87.21</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>80.58</x:v>
+        <x:v>84.67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46216.8642361111</x:v>
+        <x:v>46234.6235648148</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>80.484</x:v>
+        <x:v>88.681</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>78.14</x:v>
+        <x:v>86.098</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46216.8466666667</x:v>
+        <x:v>46233.8743402778</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>0.2</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>80.7</x:v>
+        <x:v>86.098</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>78.35</x:v>
+        <x:v>83.59</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46216.7852199074</x:v>
+        <x:v>46232.8643055556</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>0.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>78.239</x:v>
+        <x:v>86.994</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>75.96</x:v>
+        <x:v>84.46</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46216.3456134259</x:v>
+        <x:v>46232.2880092593</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>0.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>75.759</x:v>
+        <x:v>85.799</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>73.552</x:v>
+        <x:v>83.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46213.8641782407</x:v>
+        <x:v>46231.8645717593</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>1.33</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>73.552</x:v>
+        <x:v>81.638</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>71.41</x:v>
+        <x:v>79.26</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46212.8642013889</x:v>
+        <x:v>46230.8726041667</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>1.73</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>74.242</x:v>
+        <x:v>85.088</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>72.08</x:v>
+        <x:v>82.61</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46211.8647685185</x:v>
+        <x:v>46227.8642361111</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>0.9</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>75.726</x:v>
+        <x:v>91.989</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>73.52</x:v>
+        <x:v>89.31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46211.4433449074</x:v>
+        <x:v>46226.8655671296</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>0.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>77.034</x:v>
+        <x:v>94.956</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>74.79</x:v>
+        <x:v>92.19</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46211.3064930556</x:v>
+        <x:v>46226.7154282407</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>1.34</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>74.73</x:v>
+        <x:v>95.134</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>72.553</x:v>
+        <x:v>92.363</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46210.864212963</x:v>
+        <x:v>46226.3877199074</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>2.43</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>72.553</x:v>
+        <x:v>92.288</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>70.44</x:v>
+        <x:v>89.6</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46210.8063310185</x:v>
+        <x:v>46225.8642476852</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>2.32</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>72.79</x:v>
+        <x:v>89.435</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>70.67</x:v>
+        <x:v>86.83</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46209.8645833333</x:v>
+        <x:v>46225.3965046296</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>4.33</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>70.606</x:v>
+        <x:v>89.528</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>68.55</x:v>
+        <x:v>86.92</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46205.8646527778</x:v>
+        <x:v>46224.867662037</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>4.22</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>70.751</x:v>
+        <x:v>86.87</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>68.69</x:v>
+        <x:v>84.34</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46204.8649074074</x:v>
+        <x:v>46224.6910185185</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>4.33</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>70.637</x:v>
+        <x:v>87.581</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>68.58</x:v>
+        <x:v>85.03</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46203.8648032407</x:v>
+        <x:v>46223.8642824074</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>3.61</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>71.585</x:v>
+        <x:v>84.954</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>69.5</x:v>
+        <x:v>82.48</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46202.8646296296</x:v>
+        <x:v>46223.3270949074</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>2.86</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>72.872</x:v>
+        <x:v>87.086</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>70.75</x:v>
+        <x:v>84.55</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46199.8644675926</x:v>
+        <x:v>46220.864224537</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>4.28</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>71.307</x:v>
+        <x:v>84.233</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>69.23</x:v>
+        <x:v>81.78</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46198.8691435185</x:v>
+        <x:v>46220.6256828704</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>2.75</x:v>
+        <x:v>0.12</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>74.078</x:v>
+        <x:v>83.409</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>71.92</x:v>
+        <x:v>80.98</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46197.8642013889</x:v>
+        <x:v>46219.864212963</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>4.15</x:v>
+        <x:v>0.14</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>72.45</x:v>
+        <x:v>80.628</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>70.34</x:v>
+        <x:v>78.28</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46196.8643865741</x:v>
+        <x:v>46218.8642708333</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>1.44</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>75.406</x:v>
+        <x:v>81.494</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>73.21</x:v>
+        <x:v>79.12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46195.8641550926</x:v>
+        <x:v>46217.8643171296</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>2.31</x:v>
+        <x:v>0.13</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>76.076</x:v>
+        <x:v>81.04</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>73.86</x:v>
+        <x:v>79.34</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46195.3152893518</x:v>
+        <x:v>46217.3656481481</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>1.27</x:v>
+        <x:v>0.11</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>80.484</x:v>
+        <x:v>82.997</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>78.14</x:v>
+        <x:v>80.58</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46191.8645138889</x:v>
+        <x:v>46217.3656481481</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>1.79</x:v>
+        <x:v>0.14</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>78.126</x:v>
+        <x:v>82.997</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>75.85</x:v>
+        <x:v>80.58</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46190.864212963</x:v>
+        <x:v>46216.8642361111</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>2.25</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>78.29</x:v>
+        <x:v>80.484</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>76.01</x:v>
+        <x:v>78.14</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46190.6994907407</x:v>
+        <x:v>46216.8466666667</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>1.74</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>79.854</x:v>
+        <x:v>80.7</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>77.528</x:v>
+        <x:v>78.35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46189.8642361111</x:v>
+        <x:v>46216.7852199074</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>3.16</x:v>
+        <x:v>0.37</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>77.528</x:v>
+        <x:v>78.239</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>75.27</x:v>
+        <x:v>75.96</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46188.864224537</x:v>
+        <x:v>46216.3456134259</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>1.77</x:v>
+        <x:v>0.73</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>81.823</x:v>
+        <x:v>75.759</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>79.44</x:v>
+        <x:v>73.552</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46185.8644907407</x:v>
+        <x:v>46213.8641782407</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>0.57</x:v>
+        <x:v>1.33</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>85.85</x:v>
+        <x:v>73.552</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>84.88</x:v>
+        <x:v>71.41</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46184.8642592593</x:v>
+        <x:v>46212.8642013889</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>0.7</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>90.341</x:v>
+        <x:v>74.242</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>87.71</x:v>
+        <x:v>72.08</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46184.368125</x:v>
+        <x:v>46211.8647685185</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>0.39</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>95.513</x:v>
+        <x:v>75.726</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>92.731</x:v>
+        <x:v>73.52</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46183.8659375</x:v>
+        <x:v>46211.4433449074</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.72</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>92.731</x:v>
+        <x:v>77.034</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>90.03</x:v>
+        <x:v>74.79</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46183.7418055556</x:v>
+        <x:v>46211.3064930556</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>0.6</x:v>
+        <x:v>1.34</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>93.843</x:v>
+        <x:v>74.73</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>91.11</x:v>
+        <x:v>72.553</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46182.8642476852</x:v>
+        <x:v>46210.864212963</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>0.9</x:v>
+        <x:v>2.43</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>90.846</x:v>
+        <x:v>72.553</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>88.2</x:v>
+        <x:v>70.44</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46181.8641898148</x:v>
+        <x:v>46210.8063310185</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>0.78</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>94.039</x:v>
+        <x:v>72.79</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>91.3</x:v>
+        <x:v>70.67</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46181.3239467593</x:v>
+        <x:v>46209.8645833333</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>0.6</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>96.054</x:v>
+        <x:v>70.606</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>93.256</x:v>
+        <x:v>68.55</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46178.8642476852</x:v>
+        <x:v>46205.8646527778</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>1.08</x:v>
+        <x:v>4.22</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>93.256</x:v>
+        <x:v>70.751</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>90.54</x:v>
+        <x:v>68.69</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46177.8642708333</x:v>
+        <x:v>46204.8649074074</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>0.71</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>95.831</x:v>
+        <x:v>70.637</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>93.04</x:v>
+        <x:v>68.58</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46176.8652430556</x:v>
+        <x:v>46203.8648032407</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>0.53</x:v>
+        <x:v>3.61</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>98.901</x:v>
+        <x:v>71.585</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>96.02</x:v>
+        <x:v>69.5</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46176.4904282407</x:v>
+        <x:v>46202.8646296296</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>0.48</x:v>
+        <x:v>2.86</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>99.529</x:v>
+        <x:v>72.872</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>96.63</x:v>
+        <x:v>70.75</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46175.8642361111</x:v>
+        <x:v>46199.8644675926</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>1.51</x:v>
+        <x:v>4.28</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>96.573</x:v>
+        <x:v>71.307</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>93.76</x:v>
+        <x:v>69.23</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46174.8641898148</x:v>
+        <x:v>46198.8691435185</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>1.21</x:v>
+        <x:v>2.75</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>94.925</x:v>
+        <x:v>74.078</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>92.16</x:v>
+        <x:v>71.92</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46174.6441898148</x:v>
+        <x:v>46197.8642013889</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>1.11</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>95.512</x:v>
+        <x:v>72.45</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>92.73</x:v>
+        <x:v>70.34</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46174.3259837963</x:v>
+        <x:v>46196.8643865741</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>2.04</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>92.68</x:v>
+        <x:v>75.406</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>89.981</x:v>
+        <x:v>73.21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46171.864212963</x:v>
+        <x:v>46195.8641550926</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>2.34</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>89.981</x:v>
+        <x:v>76.076</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>87.36</x:v>
+        <x:v>73.86</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46170.8642476852</x:v>
+        <x:v>46195.3152893518</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>2.95</x:v>
+        <x:v>1.27</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>91.567</x:v>
+        <x:v>80.484</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>88.9</x:v>
+        <x:v>78.14</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46170.2901157407</x:v>
+        <x:v>46191.8645138889</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>1.86</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>95.296</x:v>
+        <x:v>78.126</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>92.52</x:v>
+        <x:v>75.85</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46169.8643402778</x:v>
+        <x:v>46190.864212963</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>5.3</x:v>
+        <x:v>2.25</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>91.34</x:v>
+        <x:v>78.29</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>88.68</x:v>
+        <x:v>76.01</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46168.8642939815</x:v>
+        <x:v>46190.6994907407</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>2.03</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>96.707</x:v>
+        <x:v>79.854</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>93.89</x:v>
+        <x:v>77.528</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46164.8643402778</x:v>
+        <x:v>46189.8642361111</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>2.04</x:v>
+        <x:v>3.16</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>99.498</x:v>
+        <x:v>77.528</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>96.6</x:v>
+        <x:v>75.27</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46164.4408796296</x:v>
+        <x:v>46188.864224537</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>1.43</x:v>
+        <x:v>1.77</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>102.413</x:v>
+        <x:v>81.823</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>99.43</x:v>
+        <x:v>79.44</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46163.8643055556</x:v>
+        <x:v>46185.8644907407</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>2.75</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>99.24</x:v>
+        <x:v>85.85</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>96.35</x:v>
+        <x:v>84.88</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46163.5364699074</x:v>
+        <x:v>46184.8642592593</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>2.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>104.244</x:v>
+        <x:v>90.341</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>101.208</x:v>
+        <x:v>87.71</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46162.8777199074</x:v>
+        <x:v>46184.368125</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>2.91</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>101.208</x:v>
+        <x:v>95.513</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>98.26</x:v>
+        <x:v>92.731</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46161.8906597222</x:v>
+        <x:v>46183.8659375</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>1.65</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>107.274</x:v>
+        <x:v>92.731</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>104.15</x:v>
+        <x:v>90.03</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46161.8768402778</x:v>
+        <x:v>46183.7418055556</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>1.65</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>107.274</x:v>
+        <x:v>93.843</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>104.15</x:v>
+        <x:v>91.11</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46160.8642361111</x:v>
+        <x:v>46182.8642476852</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>1.53</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>107.511</x:v>
+        <x:v>90.846</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>104.38</x:v>
+        <x:v>88.2</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46160.6436574074</x:v>
+        <x:v>46181.8641898148</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>3.82</x:v>
+        <x:v>0.78</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>107.172</x:v>
+        <x:v>94.039</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>104.051</x:v>
+        <x:v>91.3</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
+        <x:v>46181.3239467593</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C71" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="D71" s="0">
+        <x:v>96.054</x:v>
+      </x:c>
+      <x:c r="E71" s="0">
+        <x:v>93.256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5">
+      <x:c r="A72" s="1">
+        <x:v>46178.8642476852</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C72" s="0">
+        <x:v>1.08</x:v>
+      </x:c>
+      <x:c r="D72" s="0">
+        <x:v>93.256</x:v>
+      </x:c>
+      <x:c r="E72" s="0">
+        <x:v>90.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5">
+      <x:c r="A73" s="1">
+        <x:v>46177.8642708333</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C73" s="0">
+        <x:v>0.71</x:v>
+      </x:c>
+      <x:c r="D73" s="0">
+        <x:v>95.831</x:v>
+      </x:c>
+      <x:c r="E73" s="0">
+        <x:v>93.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5">
+      <x:c r="A74" s="1">
+        <x:v>46176.8652430556</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C74" s="0">
+        <x:v>0.53</x:v>
+      </x:c>
+      <x:c r="D74" s="0">
+        <x:v>98.901</x:v>
+      </x:c>
+      <x:c r="E74" s="0">
+        <x:v>96.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5">
+      <x:c r="A75" s="1">
+        <x:v>46176.4904282407</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C75" s="0">
+        <x:v>0.48</x:v>
+      </x:c>
+      <x:c r="D75" s="0">
+        <x:v>99.529</x:v>
+      </x:c>
+      <x:c r="E75" s="0">
+        <x:v>96.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5">
+      <x:c r="A76" s="1">
+        <x:v>46175.8642361111</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C76" s="0">
+        <x:v>1.51</x:v>
+      </x:c>
+      <x:c r="D76" s="0">
+        <x:v>96.573</x:v>
+      </x:c>
+      <x:c r="E76" s="0">
+        <x:v>93.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5">
+      <x:c r="A77" s="1">
+        <x:v>46174.8641898148</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C77" s="0">
+        <x:v>1.21</x:v>
+      </x:c>
+      <x:c r="D77" s="0">
+        <x:v>94.925</x:v>
+      </x:c>
+      <x:c r="E77" s="0">
+        <x:v>92.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5">
+      <x:c r="A78" s="1">
+        <x:v>46174.6441898148</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C78" s="0">
+        <x:v>1.11</x:v>
+      </x:c>
+      <x:c r="D78" s="0">
+        <x:v>95.512</x:v>
+      </x:c>
+      <x:c r="E78" s="0">
+        <x:v>92.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5">
+      <x:c r="A79" s="1">
+        <x:v>46174.3259837963</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C79" s="0">
+        <x:v>2.04</x:v>
+      </x:c>
+      <x:c r="D79" s="0">
+        <x:v>92.68</x:v>
+      </x:c>
+      <x:c r="E79" s="0">
+        <x:v>89.981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5">
+      <x:c r="A80" s="1">
+        <x:v>46171.864212963</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C80" s="0">
+        <x:v>2.34</x:v>
+      </x:c>
+      <x:c r="D80" s="0">
+        <x:v>89.981</x:v>
+      </x:c>
+      <x:c r="E80" s="0">
+        <x:v>87.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="1">
+        <x:v>46170.8642476852</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C81" s="0">
+        <x:v>2.95</x:v>
+      </x:c>
+      <x:c r="D81" s="0">
+        <x:v>91.567</x:v>
+      </x:c>
+      <x:c r="E81" s="0">
+        <x:v>88.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="1">
+        <x:v>46170.2901157407</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C82" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D82" s="0">
+        <x:v>95.296</x:v>
+      </x:c>
+      <x:c r="E82" s="0">
+        <x:v>92.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="1">
+        <x:v>46169.8643402778</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C83" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D83" s="0">
+        <x:v>91.34</x:v>
+      </x:c>
+      <x:c r="E83" s="0">
+        <x:v>88.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5">
+      <x:c r="A84" s="1">
+        <x:v>46168.8642939815</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C84" s="0">
+        <x:v>2.03</x:v>
+      </x:c>
+      <x:c r="D84" s="0">
+        <x:v>96.707</x:v>
+      </x:c>
+      <x:c r="E84" s="0">
+        <x:v>93.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="1">
+        <x:v>46164.8643402778</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C85" s="0">
+        <x:v>2.04</x:v>
+      </x:c>
+      <x:c r="D85" s="0">
+        <x:v>99.498</x:v>
+      </x:c>
+      <x:c r="E85" s="0">
+        <x:v>96.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="1">
+        <x:v>46164.4408796296</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C86" s="0">
+        <x:v>1.43</x:v>
+      </x:c>
+      <x:c r="D86" s="0">
+        <x:v>102.413</x:v>
+      </x:c>
+      <x:c r="E86" s="0">
+        <x:v>99.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="1">
+        <x:v>46163.8643055556</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C87" s="0">
+        <x:v>2.75</x:v>
+      </x:c>
+      <x:c r="D87" s="0">
+        <x:v>99.24</x:v>
+      </x:c>
+      <x:c r="E87" s="0">
+        <x:v>96.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="1">
+        <x:v>46163.5364699074</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C88" s="0">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="D88" s="0">
+        <x:v>104.244</x:v>
+      </x:c>
+      <x:c r="E88" s="0">
+        <x:v>101.208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="1">
+        <x:v>46162.8777199074</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C89" s="0">
+        <x:v>2.91</x:v>
+      </x:c>
+      <x:c r="D89" s="0">
+        <x:v>101.208</x:v>
+      </x:c>
+      <x:c r="E89" s="0">
+        <x:v>98.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="1">
+        <x:v>46161.8906597222</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C90" s="0">
+        <x:v>1.65</x:v>
+      </x:c>
+      <x:c r="D90" s="0">
+        <x:v>107.274</x:v>
+      </x:c>
+      <x:c r="E90" s="0">
+        <x:v>104.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="1">
+        <x:v>46161.8768402778</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C91" s="0">
+        <x:v>1.65</x:v>
+      </x:c>
+      <x:c r="D91" s="0">
+        <x:v>107.274</x:v>
+      </x:c>
+      <x:c r="E91" s="0">
+        <x:v>104.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="1">
+        <x:v>46160.8642361111</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C92" s="0">
+        <x:v>1.53</x:v>
+      </x:c>
+      <x:c r="D92" s="0">
+        <x:v>107.511</x:v>
+      </x:c>
+      <x:c r="E92" s="0">
+        <x:v>104.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="1">
+        <x:v>46160.6436574074</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C93" s="0">
+        <x:v>3.82</x:v>
+      </x:c>
+      <x:c r="D93" s="0">
+        <x:v>107.172</x:v>
+      </x:c>
+      <x:c r="E93" s="0">
+        <x:v>104.051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="1">
         <x:v>46157.8642592593</x:v>
       </x:c>
-      <x:c r="B71" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C71" s="0">
+      <x:c r="B94" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C94" s="0">
         <x:v>2.91</x:v>
       </x:c>
-      <x:c r="D71" s="0">
+      <x:c r="D94" s="0">
         <x:v>104.051</x:v>
       </x:c>
-      <x:c r="E71" s="0">
+      <x:c r="E94" s="0">
         <x:v>101.02</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>