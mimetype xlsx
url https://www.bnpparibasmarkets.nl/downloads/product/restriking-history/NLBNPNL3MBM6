--- v4 (2026-08-12)
+++ v5 (2026-09-08)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5351b69699b43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c6c1ce73ea34848afa1f5759b51114b.psmdcp" Id="R59078b7a16974367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c54ea49435401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08f91741ef79460eb91722fb10119598.psmdcp" Id="Raac384a9834a42eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3MBM6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
     <x:t>Reset type</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Cash value </x:t>
   </x:si>
   <x:si>
     <x:t>Reset threshold</x:t>
   </x:si>
   <x:si>
     <x:t>Reference price (last reset)</x:t>
   </x:si>
   <x:si>
-    <x:t>End of day</x:t>
+    <x:t>Intraday</x:t>
   </x:si>
   <x:si>
-    <x:t>Intraday</x:t>
+    <x:t>End of day</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="dd-MM-yyyy HH:mm"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -393,1644 +393,2069 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E94"/>
+  <x:dimension ref="A1:E119"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46245.8642824074</x:v>
+        <x:v>46273.3877546296</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>85.696</x:v>
+        <x:v>97.051</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>83.2</x:v>
+        <x:v>94.224</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46245.4664583333</x:v>
+        <x:v>46269.8642939815</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>87.148</x:v>
+        <x:v>94.224</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>84.61</x:v>
+        <x:v>91.48</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46244.8643518519</x:v>
+        <x:v>46268.8642013889</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C5" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>84.594</x:v>
+        <x:v>94.039</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>82.13</x:v>
+        <x:v>91.3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46244.6606481482</x:v>
+        <x:v>46267.8646180556</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>83.255</x:v>
+        <x:v>93.74</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>80.83</x:v>
+        <x:v>91.01</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46241.8642476852</x:v>
+        <x:v>46266.8642708333</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C7" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>80.525</x:v>
+        <x:v>92.927</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>78.18</x:v>
+        <x:v>90.22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46240.8643287037</x:v>
+        <x:v>46266.6275231481</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>79.609</x:v>
+        <x:v>91.031</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>77.29</x:v>
+        <x:v>88.38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46240.7460763889</x:v>
+        <x:v>46265.8642476852</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>79.98</x:v>
+        <x:v>88.333</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>77.65</x:v>
+        <x:v>85.76</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46239.8642939815</x:v>
+        <x:v>46265.3125925926</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>77.477</x:v>
+        <x:v>88.559</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>75.22</x:v>
+        <x:v>85.98</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46238.8647916667</x:v>
+        <x:v>46262.8643981482</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>78.043</x:v>
+        <x:v>85.902</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>75.77</x:v>
+        <x:v>83.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46237.8641319444</x:v>
+        <x:v>46261.8641898148</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C12" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>82.75</x:v>
+        <x:v>86.036</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>80.34</x:v>
+        <x:v>83.53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46234.8659027778</x:v>
+        <x:v>46260.8648958333</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C13" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>87.21</x:v>
+        <x:v>84.697</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>84.67</x:v>
+        <x:v>82.23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46234.6235648148</x:v>
+        <x:v>46259.8643287037</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C14" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>88.681</x:v>
+        <x:v>84.831</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>86.098</x:v>
+        <x:v>82.36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46233.8743402778</x:v>
+        <x:v>46258.8641898148</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>86.098</x:v>
+        <x:v>87.56</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>83.59</x:v>
+        <x:v>85.01</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46232.8643055556</x:v>
+        <x:v>46255.8641435185</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C16" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>86.994</x:v>
+        <x:v>89.672</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>84.46</x:v>
+        <x:v>87.06</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46232.2880092593</x:v>
+        <x:v>46254.8642824074</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C17" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>85.799</x:v>
+        <x:v>89.435</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>83.3</x:v>
+        <x:v>86.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46231.8645717593</x:v>
+        <x:v>46254.5464699074</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>81.638</x:v>
+        <x:v>89.558</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>79.26</x:v>
+        <x:v>86.95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46230.8726041667</x:v>
+        <x:v>46253.8643402778</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>85.088</x:v>
+        <x:v>86.922</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>82.61</x:v>
+        <x:v>84.39</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46227.8642361111</x:v>
+        <x:v>46252.8644444444</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>91.989</x:v>
+        <x:v>86.582</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>89.31</x:v>
+        <x:v>84.06</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46226.8655671296</x:v>
+        <x:v>46251.8642592593</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>94.956</x:v>
+        <x:v>86.252</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>92.19</x:v>
+        <x:v>83.74</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46226.7154282407</x:v>
+        <x:v>46251.8307060185</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>95.134</x:v>
+        <x:v>86.432</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>92.363</x:v>
+        <x:v>83.914</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46226.3877199074</x:v>
+        <x:v>46248.8643287037</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>92.288</x:v>
+        <x:v>83.914</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>89.6</x:v>
+        <x:v>81.47</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46225.8642476852</x:v>
+        <x:v>46247.8642361111</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>89.435</x:v>
+        <x:v>82.853</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>86.83</x:v>
+        <x:v>81.25</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46225.3965046296</x:v>
+        <x:v>46246.9040393519</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>89.528</x:v>
+        <x:v>85.768</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>86.92</x:v>
+        <x:v>83.27</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46224.867662037</x:v>
+        <x:v>46246.8996527778</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>86.87</x:v>
+        <x:v>85.768</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>84.34</x:v>
+        <x:v>83.27</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46224.6910185185</x:v>
+        <x:v>46246.8645023148</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>87.581</x:v>
+        <x:v>85.768</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>85.03</x:v>
+        <x:v>83.27</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46223.8642824074</x:v>
+        <x:v>46245.8642824074</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>0.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>84.954</x:v>
+        <x:v>85.696</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>82.48</x:v>
+        <x:v>83.2</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46223.3270949074</x:v>
+        <x:v>46245.4664583333</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>0.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>87.086</x:v>
+        <x:v>87.148</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>84.55</x:v>
+        <x:v>84.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46220.864224537</x:v>
+        <x:v>46244.8643518519</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>84.233</x:v>
+        <x:v>84.594</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>81.78</x:v>
+        <x:v>82.13</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46220.6256828704</x:v>
+        <x:v>46244.6606481482</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>0.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>83.409</x:v>
+        <x:v>83.255</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>80.98</x:v>
+        <x:v>80.83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46219.864212963</x:v>
+        <x:v>46241.8642476852</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>0.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>80.628</x:v>
+        <x:v>80.525</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>78.28</x:v>
+        <x:v>78.18</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46218.8642708333</x:v>
+        <x:v>46240.8643287037</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>0.1</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>81.494</x:v>
+        <x:v>79.609</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>79.12</x:v>
+        <x:v>77.29</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46217.8643171296</x:v>
+        <x:v>46240.7460763889</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>0.13</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>81.04</x:v>
+        <x:v>79.98</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>79.34</x:v>
+        <x:v>77.65</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46217.3656481481</x:v>
+        <x:v>46239.8642939815</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>0.11</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>82.997</x:v>
+        <x:v>77.477</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>80.58</x:v>
+        <x:v>75.22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46217.3656481481</x:v>
+        <x:v>46238.8647916667</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>0.14</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>82.997</x:v>
+        <x:v>78.043</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>80.58</x:v>
+        <x:v>75.77</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46216.8642361111</x:v>
+        <x:v>46237.8641319444</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>80.484</x:v>
+        <x:v>82.75</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>78.14</x:v>
+        <x:v>80.34</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46216.8466666667</x:v>
+        <x:v>46234.8659027778</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>80.7</x:v>
+        <x:v>87.21</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>78.35</x:v>
+        <x:v>84.67</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46216.7852199074</x:v>
+        <x:v>46234.6235648148</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>0.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>78.239</x:v>
+        <x:v>88.681</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>75.96</x:v>
+        <x:v>86.098</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46216.3456134259</x:v>
+        <x:v>46233.8743402778</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>0.73</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>75.759</x:v>
+        <x:v>86.098</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>73.552</x:v>
+        <x:v>83.59</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46213.8641782407</x:v>
+        <x:v>46232.8643055556</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>1.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>73.552</x:v>
+        <x:v>86.994</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>71.41</x:v>
+        <x:v>84.46</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46212.8642013889</x:v>
+        <x:v>46232.2880092593</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>1.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>74.242</x:v>
+        <x:v>85.799</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>72.08</x:v>
+        <x:v>83.3</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46211.8647685185</x:v>
+        <x:v>46231.8645717593</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>0.9</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>75.726</x:v>
+        <x:v>81.638</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>73.52</x:v>
+        <x:v>79.26</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46211.4433449074</x:v>
+        <x:v>46230.8726041667</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>0.72</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>77.034</x:v>
+        <x:v>85.088</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>74.79</x:v>
+        <x:v>82.61</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46211.3064930556</x:v>
+        <x:v>46227.8642361111</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>1.34</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>74.73</x:v>
+        <x:v>91.989</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>72.553</x:v>
+        <x:v>89.31</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46210.864212963</x:v>
+        <x:v>46226.8655671296</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>2.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>72.553</x:v>
+        <x:v>94.956</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>70.44</x:v>
+        <x:v>92.19</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46210.8063310185</x:v>
+        <x:v>46226.7154282407</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>2.32</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>72.79</x:v>
+        <x:v>95.134</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>70.67</x:v>
+        <x:v>92.363</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46209.8645833333</x:v>
+        <x:v>46226.3877199074</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>4.33</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>70.606</x:v>
+        <x:v>92.288</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>68.55</x:v>
+        <x:v>89.6</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46205.8646527778</x:v>
+        <x:v>46225.8642476852</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>4.22</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>70.751</x:v>
+        <x:v>89.435</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>68.69</x:v>
+        <x:v>86.83</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46204.8649074074</x:v>
+        <x:v>46225.3965046296</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>4.33</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>70.637</x:v>
+        <x:v>89.528</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>68.58</x:v>
+        <x:v>86.92</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46203.8648032407</x:v>
+        <x:v>46224.867662037</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>3.61</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>71.585</x:v>
+        <x:v>86.87</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>69.5</x:v>
+        <x:v>84.34</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46202.8646296296</x:v>
+        <x:v>46224.6910185185</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>2.86</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>72.872</x:v>
+        <x:v>87.581</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>70.75</x:v>
+        <x:v>85.03</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46199.8644675926</x:v>
+        <x:v>46223.8642824074</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>4.28</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>71.307</x:v>
+        <x:v>84.954</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>69.23</x:v>
+        <x:v>82.48</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46198.8691435185</x:v>
+        <x:v>46223.3270949074</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>2.75</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>74.078</x:v>
+        <x:v>87.086</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>71.92</x:v>
+        <x:v>84.55</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46197.8642013889</x:v>
+        <x:v>46220.864224537</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>4.15</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>72.45</x:v>
+        <x:v>84.233</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>70.34</x:v>
+        <x:v>81.78</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46196.8643865741</x:v>
+        <x:v>46220.6256828704</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>1.44</x:v>
+        <x:v>0.12</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>75.406</x:v>
+        <x:v>83.409</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>73.21</x:v>
+        <x:v>80.98</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46195.8641550926</x:v>
+        <x:v>46219.864212963</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>2.31</x:v>
+        <x:v>0.14</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>76.076</x:v>
+        <x:v>80.628</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>73.86</x:v>
+        <x:v>78.28</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46195.3152893518</x:v>
+        <x:v>46218.8642708333</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>1.27</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>80.484</x:v>
+        <x:v>81.494</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>78.14</x:v>
+        <x:v>79.12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46191.8645138889</x:v>
+        <x:v>46217.8643171296</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>1.79</x:v>
+        <x:v>0.13</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>78.126</x:v>
+        <x:v>81.04</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>75.85</x:v>
+        <x:v>79.34</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46190.864212963</x:v>
+        <x:v>46217.3656481481</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>2.25</x:v>
+        <x:v>0.11</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>78.29</x:v>
+        <x:v>82.997</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>76.01</x:v>
+        <x:v>80.58</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46190.6994907407</x:v>
+        <x:v>46217.3656481481</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>1.74</x:v>
+        <x:v>0.14</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>79.854</x:v>
+        <x:v>82.997</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>77.528</x:v>
+        <x:v>80.58</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46189.8642361111</x:v>
+        <x:v>46216.8642361111</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>3.16</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>77.528</x:v>
+        <x:v>80.484</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>75.27</x:v>
+        <x:v>78.14</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46188.864224537</x:v>
+        <x:v>46216.8466666667</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>1.77</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>81.823</x:v>
+        <x:v>80.7</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>79.44</x:v>
+        <x:v>78.35</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46185.8644907407</x:v>
+        <x:v>46216.7852199074</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>0.57</x:v>
+        <x:v>0.37</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>85.85</x:v>
+        <x:v>78.239</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>84.88</x:v>
+        <x:v>75.96</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46184.8642592593</x:v>
+        <x:v>46216.3456134259</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.73</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>90.341</x:v>
+        <x:v>75.759</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>87.71</x:v>
+        <x:v>73.552</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46184.368125</x:v>
+        <x:v>46213.8641782407</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>0.39</x:v>
+        <x:v>1.33</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>95.513</x:v>
+        <x:v>73.552</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>92.731</x:v>
+        <x:v>71.41</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46183.8659375</x:v>
+        <x:v>46212.8642013889</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>0.7</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>92.731</x:v>
+        <x:v>74.242</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>90.03</x:v>
+        <x:v>72.08</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46183.7418055556</x:v>
+        <x:v>46211.8647685185</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>93.843</x:v>
+        <x:v>75.726</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>91.11</x:v>
+        <x:v>73.52</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46182.8642476852</x:v>
+        <x:v>46211.4433449074</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>0.9</x:v>
+        <x:v>0.72</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>90.846</x:v>
+        <x:v>77.034</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>88.2</x:v>
+        <x:v>74.79</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46181.8641898148</x:v>
+        <x:v>46211.3064930556</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>0.78</x:v>
+        <x:v>1.34</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>94.039</x:v>
+        <x:v>74.73</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>91.3</x:v>
+        <x:v>72.553</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46181.3239467593</x:v>
+        <x:v>46210.864212963</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>0.6</x:v>
+        <x:v>2.43</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>96.054</x:v>
+        <x:v>72.553</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>93.256</x:v>
+        <x:v>70.44</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46178.8642476852</x:v>
+        <x:v>46210.8063310185</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>1.08</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>93.256</x:v>
+        <x:v>72.79</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>90.54</x:v>
+        <x:v>70.67</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46177.8642708333</x:v>
+        <x:v>46209.8645833333</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>0.71</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>95.831</x:v>
+        <x:v>70.606</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>93.04</x:v>
+        <x:v>68.55</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46176.8652430556</x:v>
+        <x:v>46205.8646527778</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>0.53</x:v>
+        <x:v>4.22</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>98.901</x:v>
+        <x:v>70.751</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>96.02</x:v>
+        <x:v>68.69</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46176.4904282407</x:v>
+        <x:v>46204.8649074074</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>0.48</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>99.529</x:v>
+        <x:v>70.637</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>96.63</x:v>
+        <x:v>68.58</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46175.8642361111</x:v>
+        <x:v>46203.8648032407</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>1.51</x:v>
+        <x:v>3.61</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>96.573</x:v>
+        <x:v>71.585</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>93.76</x:v>
+        <x:v>69.5</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46174.8641898148</x:v>
+        <x:v>46202.8646296296</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>1.21</x:v>
+        <x:v>2.86</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>94.925</x:v>
+        <x:v>72.872</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>92.16</x:v>
+        <x:v>70.75</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46174.6441898148</x:v>
+        <x:v>46199.8644675926</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>1.11</x:v>
+        <x:v>4.28</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>95.512</x:v>
+        <x:v>71.307</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>92.73</x:v>
+        <x:v>69.23</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46174.3259837963</x:v>
+        <x:v>46198.8691435185</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>2.04</x:v>
+        <x:v>2.75</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>92.68</x:v>
+        <x:v>74.078</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>89.981</x:v>
+        <x:v>71.92</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46171.864212963</x:v>
+        <x:v>46197.8642013889</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>2.34</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>89.981</x:v>
+        <x:v>72.45</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>87.36</x:v>
+        <x:v>70.34</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46170.8642476852</x:v>
+        <x:v>46196.8643865741</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>2.95</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>91.567</x:v>
+        <x:v>75.406</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>88.9</x:v>
+        <x:v>73.21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46170.2901157407</x:v>
+        <x:v>46195.8641550926</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>1.86</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>95.296</x:v>
+        <x:v>76.076</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>92.52</x:v>
+        <x:v>73.86</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46169.8643402778</x:v>
+        <x:v>46195.3152893518</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>5.3</x:v>
+        <x:v>1.27</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>91.34</x:v>
+        <x:v>80.484</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>88.68</x:v>
+        <x:v>78.14</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46168.8642939815</x:v>
+        <x:v>46191.8645138889</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>2.03</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>96.707</x:v>
+        <x:v>78.126</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>93.89</x:v>
+        <x:v>75.85</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46164.8643402778</x:v>
+        <x:v>46190.864212963</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>2.04</x:v>
+        <x:v>2.25</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>99.498</x:v>
+        <x:v>78.29</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>96.6</x:v>
+        <x:v>76.01</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46164.4408796296</x:v>
+        <x:v>46190.6994907407</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>1.43</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>102.413</x:v>
+        <x:v>79.854</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>99.43</x:v>
+        <x:v>77.528</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46163.8643055556</x:v>
+        <x:v>46189.8642361111</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>2.75</x:v>
+        <x:v>3.16</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>99.24</x:v>
+        <x:v>77.528</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>96.35</x:v>
+        <x:v>75.27</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46163.5364699074</x:v>
+        <x:v>46188.864224537</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>2.5</x:v>
+        <x:v>1.77</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>104.244</x:v>
+        <x:v>81.823</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>101.208</x:v>
+        <x:v>79.44</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46162.8777199074</x:v>
+        <x:v>46185.8644907407</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>2.91</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>101.208</x:v>
+        <x:v>85.85</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>98.26</x:v>
+        <x:v>84.88</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46161.8906597222</x:v>
+        <x:v>46184.8642592593</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>1.65</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>107.274</x:v>
+        <x:v>90.341</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>104.15</x:v>
+        <x:v>87.71</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46161.8768402778</x:v>
+        <x:v>46184.368125</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>1.65</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>107.274</x:v>
+        <x:v>95.513</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>104.15</x:v>
+        <x:v>92.731</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46160.8642361111</x:v>
+        <x:v>46183.8659375</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>1.53</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>107.511</x:v>
+        <x:v>92.731</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>104.38</x:v>
+        <x:v>90.03</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46160.6436574074</x:v>
+        <x:v>46183.7418055556</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>3.82</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>107.172</x:v>
+        <x:v>93.843</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>104.051</x:v>
+        <x:v>91.11</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
+        <x:v>46182.8642476852</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C94" s="0">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="D94" s="0">
+        <x:v>90.846</x:v>
+      </x:c>
+      <x:c r="E94" s="0">
+        <x:v>88.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="1">
+        <x:v>46181.8641898148</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C95" s="0">
+        <x:v>0.78</x:v>
+      </x:c>
+      <x:c r="D95" s="0">
+        <x:v>94.039</x:v>
+      </x:c>
+      <x:c r="E95" s="0">
+        <x:v>91.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="1">
+        <x:v>46181.3239467593</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C96" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="D96" s="0">
+        <x:v>96.054</x:v>
+      </x:c>
+      <x:c r="E96" s="0">
+        <x:v>93.256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="1">
+        <x:v>46178.8642476852</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C97" s="0">
+        <x:v>1.08</x:v>
+      </x:c>
+      <x:c r="D97" s="0">
+        <x:v>93.256</x:v>
+      </x:c>
+      <x:c r="E97" s="0">
+        <x:v>90.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="1">
+        <x:v>46177.8642708333</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C98" s="0">
+        <x:v>0.71</x:v>
+      </x:c>
+      <x:c r="D98" s="0">
+        <x:v>95.831</x:v>
+      </x:c>
+      <x:c r="E98" s="0">
+        <x:v>93.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="1">
+        <x:v>46176.8652430556</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C99" s="0">
+        <x:v>0.53</x:v>
+      </x:c>
+      <x:c r="D99" s="0">
+        <x:v>98.901</x:v>
+      </x:c>
+      <x:c r="E99" s="0">
+        <x:v>96.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="1">
+        <x:v>46176.4904282407</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C100" s="0">
+        <x:v>0.48</x:v>
+      </x:c>
+      <x:c r="D100" s="0">
+        <x:v>99.529</x:v>
+      </x:c>
+      <x:c r="E100" s="0">
+        <x:v>96.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="1">
+        <x:v>46175.8642361111</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C101" s="0">
+        <x:v>1.51</x:v>
+      </x:c>
+      <x:c r="D101" s="0">
+        <x:v>96.573</x:v>
+      </x:c>
+      <x:c r="E101" s="0">
+        <x:v>93.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="1">
+        <x:v>46174.8641898148</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C102" s="0">
+        <x:v>1.21</x:v>
+      </x:c>
+      <x:c r="D102" s="0">
+        <x:v>94.925</x:v>
+      </x:c>
+      <x:c r="E102" s="0">
+        <x:v>92.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="1">
+        <x:v>46174.6441898148</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C103" s="0">
+        <x:v>1.11</x:v>
+      </x:c>
+      <x:c r="D103" s="0">
+        <x:v>95.512</x:v>
+      </x:c>
+      <x:c r="E103" s="0">
+        <x:v>92.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="1">
+        <x:v>46174.3259837963</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C104" s="0">
+        <x:v>2.04</x:v>
+      </x:c>
+      <x:c r="D104" s="0">
+        <x:v>92.68</x:v>
+      </x:c>
+      <x:c r="E104" s="0">
+        <x:v>89.981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="1">
+        <x:v>46171.864212963</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C105" s="0">
+        <x:v>2.34</x:v>
+      </x:c>
+      <x:c r="D105" s="0">
+        <x:v>89.981</x:v>
+      </x:c>
+      <x:c r="E105" s="0">
+        <x:v>87.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="1">
+        <x:v>46170.8642476852</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C106" s="0">
+        <x:v>2.95</x:v>
+      </x:c>
+      <x:c r="D106" s="0">
+        <x:v>91.567</x:v>
+      </x:c>
+      <x:c r="E106" s="0">
+        <x:v>88.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="1">
+        <x:v>46170.2901157407</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C107" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D107" s="0">
+        <x:v>95.296</x:v>
+      </x:c>
+      <x:c r="E107" s="0">
+        <x:v>92.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="1">
+        <x:v>46169.8643402778</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C108" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+      <x:c r="D108" s="0">
+        <x:v>91.34</x:v>
+      </x:c>
+      <x:c r="E108" s="0">
+        <x:v>88.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="1">
+        <x:v>46168.8642939815</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C109" s="0">
+        <x:v>2.03</x:v>
+      </x:c>
+      <x:c r="D109" s="0">
+        <x:v>96.707</x:v>
+      </x:c>
+      <x:c r="E109" s="0">
+        <x:v>93.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="1">
+        <x:v>46164.8643402778</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C110" s="0">
+        <x:v>2.04</x:v>
+      </x:c>
+      <x:c r="D110" s="0">
+        <x:v>99.498</x:v>
+      </x:c>
+      <x:c r="E110" s="0">
+        <x:v>96.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="1">
+        <x:v>46164.4408796296</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C111" s="0">
+        <x:v>1.43</x:v>
+      </x:c>
+      <x:c r="D111" s="0">
+        <x:v>102.413</x:v>
+      </x:c>
+      <x:c r="E111" s="0">
+        <x:v>99.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="1">
+        <x:v>46163.8643055556</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C112" s="0">
+        <x:v>2.75</x:v>
+      </x:c>
+      <x:c r="D112" s="0">
+        <x:v>99.24</x:v>
+      </x:c>
+      <x:c r="E112" s="0">
+        <x:v>96.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="1">
+        <x:v>46163.5364699074</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C113" s="0">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="D113" s="0">
+        <x:v>104.244</x:v>
+      </x:c>
+      <x:c r="E113" s="0">
+        <x:v>101.208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="1">
+        <x:v>46162.8777199074</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C114" s="0">
+        <x:v>2.91</x:v>
+      </x:c>
+      <x:c r="D114" s="0">
+        <x:v>101.208</x:v>
+      </x:c>
+      <x:c r="E114" s="0">
+        <x:v>98.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="1">
+        <x:v>46161.8906597222</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C115" s="0">
+        <x:v>1.65</x:v>
+      </x:c>
+      <x:c r="D115" s="0">
+        <x:v>107.274</x:v>
+      </x:c>
+      <x:c r="E115" s="0">
+        <x:v>104.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="1">
+        <x:v>46161.8768402778</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C116" s="0">
+        <x:v>1.65</x:v>
+      </x:c>
+      <x:c r="D116" s="0">
+        <x:v>107.274</x:v>
+      </x:c>
+      <x:c r="E116" s="0">
+        <x:v>104.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="1">
+        <x:v>46160.8642361111</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C117" s="0">
+        <x:v>1.53</x:v>
+      </x:c>
+      <x:c r="D117" s="0">
+        <x:v>107.511</x:v>
+      </x:c>
+      <x:c r="E117" s="0">
+        <x:v>104.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="1">
+        <x:v>46160.6436574074</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C118" s="0">
+        <x:v>3.82</x:v>
+      </x:c>
+      <x:c r="D118" s="0">
+        <x:v>107.172</x:v>
+      </x:c>
+      <x:c r="E118" s="0">
+        <x:v>104.051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="1">
         <x:v>46157.8642592593</x:v>
       </x:c>
-      <x:c r="B94" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C94" s="0">
+      <x:c r="B119" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C119" s="0">
         <x:v>2.91</x:v>
       </x:c>
-      <x:c r="D94" s="0">
+      <x:c r="D119" s="0">
         <x:v>104.051</x:v>
       </x:c>
-      <x:c r="E94" s="0">
+      <x:c r="E119" s="0">
         <x:v>101.02</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>