--- v0 (2026-04-23)
+++ v1 (2026-06-08)
@@ -1,78 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9d0cc6dafe4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd7a789b65704d5c87ca1c44fb575cc9.psmdcp" Id="R8347ae9131714cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9efd53ee8e534408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cf56d53f8a947a9b8aa5e131cb51119.psmdcp" Id="R2cd6b9088e6a46e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3L429</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
     <x:t>Reset type</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Cash value </x:t>
   </x:si>
   <x:si>
     <x:t>Reset threshold</x:t>
   </x:si>
   <x:si>
     <x:t>Reference price (last reset)</x:t>
   </x:si>
   <x:si>
     <x:t>End of day</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intraday</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="dd-MM-yyyy HH:mm"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -390,97 +393,624 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E3"/>
+  <x:dimension ref="A1:E34"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
+        <x:v>46178.928125</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C3" s="0">
+        <x:v>0.39</x:v>
+      </x:c>
+      <x:c r="D3" s="0">
+        <x:v>391.67</x:v>
+      </x:c>
+      <x:c r="E3" s="0">
+        <x:v>416.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:5">
+      <x:c r="A4" s="1">
+        <x:v>46177.9271643519</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C4" s="0">
+        <x:v>0.58</x:v>
+      </x:c>
+      <x:c r="D4" s="0">
+        <x:v>402.367</x:v>
+      </x:c>
+      <x:c r="E4" s="0">
+        <x:v>428.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:5">
+      <x:c r="A5" s="1">
+        <x:v>46176.927037037</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C5" s="0">
+        <x:v>0.57</x:v>
+      </x:c>
+      <x:c r="D5" s="0">
+        <x:v>401.7</x:v>
+      </x:c>
+      <x:c r="E5" s="0">
+        <x:v>427.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5">
+      <x:c r="A6" s="1">
+        <x:v>46175.9272222222</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C6" s="0">
+        <x:v>0.92</x:v>
+      </x:c>
+      <x:c r="D6" s="0">
+        <x:v>414.831</x:v>
+      </x:c>
+      <x:c r="E6" s="0">
+        <x:v>441.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5">
+      <x:c r="A7" s="1">
+        <x:v>46174.9275</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C7" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D7" s="0">
+        <x:v>432.889</x:v>
+      </x:c>
+      <x:c r="E7" s="0">
+        <x:v>460.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5">
+      <x:c r="A8" s="1">
+        <x:v>46171.9261342593</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C8" s="0">
+        <x:v>1.47</x:v>
+      </x:c>
+      <x:c r="D8" s="0">
+        <x:v>423.226</x:v>
+      </x:c>
+      <x:c r="E8" s="0">
+        <x:v>450.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5">
+      <x:c r="A9" s="1">
+        <x:v>46170.9273842593</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C9" s="0">
+        <x:v>0.89</x:v>
+      </x:c>
+      <x:c r="D9" s="0">
+        <x:v>401.371</x:v>
+      </x:c>
+      <x:c r="E9" s="0">
+        <x:v>426.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="1">
+        <x:v>46169.9272800926</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C10" s="0">
+        <x:v>0.63</x:v>
+      </x:c>
+      <x:c r="D10" s="0">
+        <x:v>387.91</x:v>
+      </x:c>
+      <x:c r="E10" s="0">
+        <x:v>412.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="1">
+        <x:v>46168.9266319444</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C11" s="0">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="D11" s="0">
+        <x:v>391.068</x:v>
+      </x:c>
+      <x:c r="E11" s="0">
+        <x:v>416.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5">
+      <x:c r="A12" s="1">
+        <x:v>46164.9272685185</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C12" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D12" s="0">
+        <x:v>393.456</x:v>
+      </x:c>
+      <x:c r="E12" s="0">
+        <x:v>418.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5">
+      <x:c r="A13" s="1">
+        <x:v>46163.9274074074</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C13" s="0">
+        <x:v>0.77</x:v>
+      </x:c>
+      <x:c r="D13" s="0">
+        <x:v>393.308</x:v>
+      </x:c>
+      <x:c r="E13" s="0">
+        <x:v>419.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5">
+      <x:c r="A14" s="1">
+        <x:v>46163.3550810185</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C14" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D14" s="0">
+        <x:v>395.159</x:v>
+      </x:c>
+      <x:c r="E14" s="0">
+        <x:v>421.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5">
+      <x:c r="A15" s="1">
+        <x:v>46162.9272800926</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C15" s="0">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="D15" s="0">
+        <x:v>395.796</x:v>
+      </x:c>
+      <x:c r="E15" s="0">
+        <x:v>421.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5">
+      <x:c r="A16" s="1">
+        <x:v>46161.9262615741</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C16" s="0">
+        <x:v>0.73</x:v>
+      </x:c>
+      <x:c r="D16" s="0">
+        <x:v>392.375</x:v>
+      </x:c>
+      <x:c r="E16" s="0">
+        <x:v>417.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5">
+      <x:c r="A17" s="1">
+        <x:v>46160.9273842593</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C17" s="0">
+        <x:v>0.88</x:v>
+      </x:c>
+      <x:c r="D17" s="0">
+        <x:v>398.128</x:v>
+      </x:c>
+      <x:c r="E17" s="0">
+        <x:v>423.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5">
+      <x:c r="A18" s="1">
+        <x:v>46156.9325694444</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C18" s="0">
+        <x:v>0.62</x:v>
+      </x:c>
+      <x:c r="D18" s="0">
+        <x:v>384.864</x:v>
+      </x:c>
+      <x:c r="E18" s="0">
+        <x:v>409.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:5">
+      <x:c r="A19" s="1">
+        <x:v>46155.9267824074</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C19" s="0">
+        <x:v>0.56</x:v>
+      </x:c>
+      <x:c r="D19" s="0">
+        <x:v>380.897</x:v>
+      </x:c>
+      <x:c r="E19" s="0">
+        <x:v>405.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5">
+      <x:c r="A20" s="1">
+        <x:v>46154.9297800926</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C20" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="D20" s="0">
+        <x:v>383.304</x:v>
+      </x:c>
+      <x:c r="E20" s="0">
+        <x:v>407.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:5">
+      <x:c r="A21" s="1">
+        <x:v>46153.9285648148</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C21" s="0">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="D21" s="0">
+        <x:v>387.9</x:v>
+      </x:c>
+      <x:c r="E21" s="0">
+        <x:v>412.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5">
+      <x:c r="A22" s="1">
+        <x:v>46150.926099537</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C22" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D22" s="0">
+        <x:v>390.213</x:v>
+      </x:c>
+      <x:c r="E22" s="0">
+        <x:v>415.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5">
+      <x:c r="A23" s="1">
+        <x:v>46149.9272453704</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C23" s="0">
+        <x:v>0.91</x:v>
+      </x:c>
+      <x:c r="D23" s="0">
+        <x:v>395.524</x:v>
+      </x:c>
+      <x:c r="E23" s="0">
+        <x:v>420.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:5">
+      <x:c r="A24" s="1">
+        <x:v>46148.926875</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C24" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D24" s="0">
+        <x:v>389.122</x:v>
+      </x:c>
+      <x:c r="E24" s="0">
+        <x:v>413.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:5">
+      <x:c r="A25" s="1">
+        <x:v>46147.9267939815</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C25" s="0">
+        <x:v>0.71</x:v>
+      </x:c>
+      <x:c r="D25" s="0">
+        <x:v>386.697</x:v>
+      </x:c>
+      <x:c r="E25" s="0">
+        <x:v>411.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:5">
+      <x:c r="A26" s="1">
+        <x:v>46146.9260185185</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C26" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D26" s="0">
+        <x:v>388.803</x:v>
+      </x:c>
+      <x:c r="E26" s="0">
+        <x:v>413.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:5">
+      <x:c r="A27" s="1">
+        <x:v>46142.9271527778</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C27" s="0">
+        <x:v>0.66</x:v>
+      </x:c>
+      <x:c r="D27" s="0">
+        <x:v>383.313</x:v>
+      </x:c>
+      <x:c r="E27" s="0">
+        <x:v>407.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:5">
+      <x:c r="A28" s="1">
+        <x:v>46142.7866666667</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C28" s="0">
+        <x:v>0.52</x:v>
+      </x:c>
+      <x:c r="D28" s="0">
+        <x:v>375.053</x:v>
+      </x:c>
+      <x:c r="E28" s="0">
+        <x:v>398.992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:5">
+      <x:c r="A29" s="1">
+        <x:v>46141.9280902778</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C29" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D29" s="0">
+        <x:v>398.992</x:v>
+      </x:c>
+      <x:c r="E29" s="0">
+        <x:v>424.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:5">
+      <x:c r="A30" s="1">
+        <x:v>46140.9270833333</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C30" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D30" s="0">
+        <x:v>403.495</x:v>
+      </x:c>
+      <x:c r="E30" s="0">
+        <x:v>429.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:5">
+      <x:c r="A31" s="1">
+        <x:v>46139.9269097222</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C31" s="0">
+        <x:v>1.92</x:v>
+      </x:c>
+      <x:c r="D31" s="0">
+        <x:v>399.331</x:v>
+      </x:c>
+      <x:c r="E31" s="0">
+        <x:v>424.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:5">
+      <x:c r="A32" s="1">
+        <x:v>46136.9262037037</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C32" s="0">
+        <x:v>1.92</x:v>
+      </x:c>
+      <x:c r="D32" s="0">
+        <x:v>399.143</x:v>
+      </x:c>
+      <x:c r="E32" s="0">
+        <x:v>424.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:5">
+      <x:c r="A33" s="1">
+        <x:v>46135.9259953704</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C33" s="0">
+        <x:v>1.53</x:v>
+      </x:c>
+      <x:c r="D33" s="0">
+        <x:v>390.805</x:v>
+      </x:c>
+      <x:c r="E33" s="0">
+        <x:v>415.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:5">
+      <x:c r="A34" s="1">
         <x:v>46134.9271990741</x:v>
       </x:c>
-      <x:c r="B3" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="0">
+      <x:c r="B34" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C34" s="0">
         <x:v>2.94</x:v>
       </x:c>
-      <x:c r="D3" s="0">
+      <x:c r="D34" s="0">
         <x:v>406.945</x:v>
       </x:c>
-      <x:c r="E3" s="0">
+      <x:c r="E34" s="0">
         <x:v>432.92</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>