--- v1 (2026-06-08)
+++ v2 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9efd53ee8e534408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cf56d53f8a947a9b8aa5e131cb51119.psmdcp" Id="R2cd6b9088e6a46e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93febe77767f4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4cb460c91af4fd5b87c7f94a276d43b.psmdcp" Id="R80b95ab2c5d1454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3L429</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -393,624 +393,930 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E34"/>
+  <x:dimension ref="A1:E52"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46178.928125</x:v>
+        <x:v>46205.9310763889</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>0.39</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>391.67</x:v>
+        <x:v>367.061</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>416.67</x:v>
+        <x:v>390.49</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46177.9271643519</x:v>
+        <x:v>46204.9319097222</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>0.58</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>402.367</x:v>
+        <x:v>361.223</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>428.05</x:v>
+        <x:v>384.28</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46176.927037037</x:v>
+        <x:v>46203.9448958333</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>0.57</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>401.7</x:v>
+        <x:v>350.639</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>427.34</x:v>
+        <x:v>373.02</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46175.9272222222</x:v>
+        <x:v>46202.928912037</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>0.92</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>414.831</x:v>
+        <x:v>346.456</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>441.31</x:v>
+        <x:v>368.57</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46174.9275</x:v>
+        <x:v>46199.928125</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>1.86</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>432.889</x:v>
+        <x:v>350.592</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>460.52</x:v>
+        <x:v>372.97</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46171.9261342593</x:v>
+        <x:v>46198.9276388889</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>1.47</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>423.226</x:v>
+        <x:v>331.66</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>450.24</x:v>
+        <x:v>352.83</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46170.9273842593</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>0.89</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>401.371</x:v>
+        <x:v>343.532</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>426.99</x:v>
+        <x:v>365.46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46169.9272800926</x:v>
+        <x:v>46196.9275115741</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>0.63</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>387.91</x:v>
+        <x:v>351.504</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>412.67</x:v>
+        <x:v>373.94</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46168.9266319444</x:v>
+        <x:v>46195.9275462963</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>391.068</x:v>
+        <x:v>345.3</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>416.03</x:v>
+        <x:v>367.34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46164.9272685185</x:v>
+        <x:v>46191.9273842593</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>393.456</x:v>
+        <x:v>356.636</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>418.57</x:v>
+        <x:v>379.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46163.9274074074</x:v>
+        <x:v>46190.93125</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>0.77</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>393.308</x:v>
+        <x:v>356.175</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>419.09</x:v>
+        <x:v>378.91</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46163.3550810185</x:v>
+        <x:v>46189.9284143519</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.17</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>395.159</x:v>
+        <x:v>370.2</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>421.06</x:v>
+        <x:v>393.83</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46162.9272800926</x:v>
+        <x:v>46188.9273148148</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>0.8</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>395.796</x:v>
+        <x:v>375.774</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>421.06</x:v>
+        <x:v>399.76</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46161.9262615741</x:v>
+        <x:v>46185.9273611111</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>0.73</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>392.375</x:v>
+        <x:v>367.296</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>417.42</x:v>
+        <x:v>390.74</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46184.9273148148</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>0.88</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>398.128</x:v>
+        <x:v>366.92</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>423.54</x:v>
+        <x:v>390.34</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46156.9325694444</x:v>
+        <x:v>46183.9277662037</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>0.62</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>384.864</x:v>
+        <x:v>373.518</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>409.43</x:v>
+        <x:v>397.36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46155.9267824074</x:v>
+        <x:v>46182.9278587963</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>0.56</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>380.897</x:v>
+        <x:v>379.205</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>405.21</x:v>
+        <x:v>403.41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46154.9297800926</x:v>
+        <x:v>46181.9277083333</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>0.6</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>383.304</x:v>
+        <x:v>387.036</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>407.77</x:v>
+        <x:v>411.74</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46153.9285648148</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>387.9</x:v>
+        <x:v>391.67</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>412.66</x:v>
+        <x:v>416.67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46150.926099537</x:v>
+        <x:v>46177.9271643519</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.58</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>390.213</x:v>
+        <x:v>402.367</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>415.12</x:v>
+        <x:v>428.05</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46149.9272453704</x:v>
+        <x:v>46176.927037037</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>0.91</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>395.524</x:v>
+        <x:v>401.7</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>420.77</x:v>
+        <x:v>427.34</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46175.9272222222</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.92</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>389.122</x:v>
+        <x:v>414.831</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>413.96</x:v>
+        <x:v>441.31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46147.9267939815</x:v>
+        <x:v>46174.9275</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>0.71</x:v>
+        <x:v>1.86</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>386.697</x:v>
+        <x:v>432.889</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>411.38</x:v>
+        <x:v>460.52</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46171.9261342593</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>0.76</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>388.803</x:v>
+        <x:v>423.226</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>413.62</x:v>
+        <x:v>450.24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46142.9271527778</x:v>
+        <x:v>46170.9273842593</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>0.66</x:v>
+        <x:v>0.89</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>383.313</x:v>
+        <x:v>401.371</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>407.78</x:v>
+        <x:v>426.99</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46142.7866666667</x:v>
+        <x:v>46169.9272800926</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>0.52</x:v>
+        <x:v>0.63</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>375.053</x:v>
+        <x:v>387.91</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>398.992</x:v>
+        <x:v>412.67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46141.9280902778</x:v>
+        <x:v>46168.9266319444</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>1.86</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>398.992</x:v>
+        <x:v>391.068</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>424.46</x:v>
+        <x:v>416.03</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46164.9272685185</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>2.16</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>403.495</x:v>
+        <x:v>393.456</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>429.25</x:v>
+        <x:v>418.57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46139.9269097222</x:v>
+        <x:v>46163.9274074074</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>1.92</x:v>
+        <x:v>0.77</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>399.331</x:v>
+        <x:v>393.308</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>424.82</x:v>
+        <x:v>419.09</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46136.9262037037</x:v>
+        <x:v>46163.3550810185</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>1.92</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>399.143</x:v>
+        <x:v>395.159</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>424.62</x:v>
+        <x:v>421.06</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46135.9259953704</x:v>
+        <x:v>46162.9272800926</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>1.53</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>390.805</x:v>
+        <x:v>395.796</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>415.75</x:v>
+        <x:v>421.06</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
+        <x:v>46161.9262615741</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C34" s="0">
+        <x:v>0.73</x:v>
+      </x:c>
+      <x:c r="D34" s="0">
+        <x:v>392.375</x:v>
+      </x:c>
+      <x:c r="E34" s="0">
+        <x:v>417.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:5">
+      <x:c r="A35" s="1">
+        <x:v>46160.9273842593</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C35" s="0">
+        <x:v>0.88</x:v>
+      </x:c>
+      <x:c r="D35" s="0">
+        <x:v>398.128</x:v>
+      </x:c>
+      <x:c r="E35" s="0">
+        <x:v>423.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:5">
+      <x:c r="A36" s="1">
+        <x:v>46156.9325694444</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C36" s="0">
+        <x:v>0.62</x:v>
+      </x:c>
+      <x:c r="D36" s="0">
+        <x:v>384.864</x:v>
+      </x:c>
+      <x:c r="E36" s="0">
+        <x:v>409.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:5">
+      <x:c r="A37" s="1">
+        <x:v>46155.9267824074</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C37" s="0">
+        <x:v>0.56</x:v>
+      </x:c>
+      <x:c r="D37" s="0">
+        <x:v>380.897</x:v>
+      </x:c>
+      <x:c r="E37" s="0">
+        <x:v>405.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:5">
+      <x:c r="A38" s="1">
+        <x:v>46154.9297800926</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C38" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="D38" s="0">
+        <x:v>383.304</x:v>
+      </x:c>
+      <x:c r="E38" s="0">
+        <x:v>407.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:5">
+      <x:c r="A39" s="1">
+        <x:v>46153.9285648148</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C39" s="0">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="D39" s="0">
+        <x:v>387.9</x:v>
+      </x:c>
+      <x:c r="E39" s="0">
+        <x:v>412.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:5">
+      <x:c r="A40" s="1">
+        <x:v>46150.926099537</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C40" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D40" s="0">
+        <x:v>390.213</x:v>
+      </x:c>
+      <x:c r="E40" s="0">
+        <x:v>415.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5">
+      <x:c r="A41" s="1">
+        <x:v>46149.9272453704</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C41" s="0">
+        <x:v>0.91</x:v>
+      </x:c>
+      <x:c r="D41" s="0">
+        <x:v>395.524</x:v>
+      </x:c>
+      <x:c r="E41" s="0">
+        <x:v>420.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5">
+      <x:c r="A42" s="1">
+        <x:v>46148.926875</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C42" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D42" s="0">
+        <x:v>389.122</x:v>
+      </x:c>
+      <x:c r="E42" s="0">
+        <x:v>413.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5">
+      <x:c r="A43" s="1">
+        <x:v>46147.9267939815</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C43" s="0">
+        <x:v>0.71</x:v>
+      </x:c>
+      <x:c r="D43" s="0">
+        <x:v>386.697</x:v>
+      </x:c>
+      <x:c r="E43" s="0">
+        <x:v>411.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5">
+      <x:c r="A44" s="1">
+        <x:v>46146.9260185185</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C44" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D44" s="0">
+        <x:v>388.803</x:v>
+      </x:c>
+      <x:c r="E44" s="0">
+        <x:v>413.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5">
+      <x:c r="A45" s="1">
+        <x:v>46142.9271527778</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C45" s="0">
+        <x:v>0.66</x:v>
+      </x:c>
+      <x:c r="D45" s="0">
+        <x:v>383.313</x:v>
+      </x:c>
+      <x:c r="E45" s="0">
+        <x:v>407.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5">
+      <x:c r="A46" s="1">
+        <x:v>46142.7866666667</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C46" s="0">
+        <x:v>0.52</x:v>
+      </x:c>
+      <x:c r="D46" s="0">
+        <x:v>375.053</x:v>
+      </x:c>
+      <x:c r="E46" s="0">
+        <x:v>398.992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:5">
+      <x:c r="A47" s="1">
+        <x:v>46141.9280902778</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C47" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D47" s="0">
+        <x:v>398.992</x:v>
+      </x:c>
+      <x:c r="E47" s="0">
+        <x:v>424.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5">
+      <x:c r="A48" s="1">
+        <x:v>46140.9270833333</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C48" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D48" s="0">
+        <x:v>403.495</x:v>
+      </x:c>
+      <x:c r="E48" s="0">
+        <x:v>429.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5">
+      <x:c r="A49" s="1">
+        <x:v>46139.9269097222</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C49" s="0">
+        <x:v>1.92</x:v>
+      </x:c>
+      <x:c r="D49" s="0">
+        <x:v>399.331</x:v>
+      </x:c>
+      <x:c r="E49" s="0">
+        <x:v>424.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5">
+      <x:c r="A50" s="1">
+        <x:v>46136.9262037037</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C50" s="0">
+        <x:v>1.92</x:v>
+      </x:c>
+      <x:c r="D50" s="0">
+        <x:v>399.143</x:v>
+      </x:c>
+      <x:c r="E50" s="0">
+        <x:v>424.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5">
+      <x:c r="A51" s="1">
+        <x:v>46135.9259953704</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C51" s="0">
+        <x:v>1.53</x:v>
+      </x:c>
+      <x:c r="D51" s="0">
+        <x:v>390.805</x:v>
+      </x:c>
+      <x:c r="E51" s="0">
+        <x:v>415.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5">
+      <x:c r="A52" s="1">
         <x:v>46134.9271990741</x:v>
       </x:c>
-      <x:c r="B34" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C34" s="0">
+      <x:c r="B52" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C52" s="0">
         <x:v>2.94</x:v>
       </x:c>
-      <x:c r="D34" s="0">
+      <x:c r="D52" s="0">
         <x:v>406.945</x:v>
       </x:c>
-      <x:c r="E34" s="0">
+      <x:c r="E52" s="0">
         <x:v>432.92</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>