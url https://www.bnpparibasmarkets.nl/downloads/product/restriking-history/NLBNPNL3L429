--- v2 (2026-07-06)
+++ v3 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93febe77767f4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4cb460c91af4fd5b87c7f94a276d43b.psmdcp" Id="R80b95ab2c5d1454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd172c6b683ba45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbe8c5b823074ea48476c979ef936e29.psmdcp" Id="Rcc04e67eb98a4f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3L429</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -393,930 +393,1185 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E52"/>
+  <x:dimension ref="A1:E67"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46205.9310763889</x:v>
+        <x:v>46227.9293518519</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>0.08</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>367.061</x:v>
+        <x:v>358.798</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>390.49</x:v>
+        <x:v>381.7</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46204.9319097222</x:v>
+        <x:v>46226.9279398148</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>361.223</x:v>
+        <x:v>358.685</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>384.28</x:v>
+        <x:v>381.58</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46203.9448958333</x:v>
+        <x:v>46225.9375925926</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>0.05</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>350.639</x:v>
+        <x:v>366.92</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>373.02</x:v>
+        <x:v>390.34</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46202.928912037</x:v>
+        <x:v>46224.9274652778</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>0.04</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>346.456</x:v>
+        <x:v>373.885</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>368.57</x:v>
+        <x:v>397.75</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46199.928125</x:v>
+        <x:v>46223.9277777778</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>0.05</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>350.592</x:v>
+        <x:v>378.153</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>372.97</x:v>
+        <x:v>402.29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46198.9276388889</x:v>
+        <x:v>46220.9277893519</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>0.03</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>331.66</x:v>
+        <x:v>370.191</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>352.83</x:v>
+        <x:v>393.82</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46197.9277662037</x:v>
+        <x:v>46219.9276157407</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>0.05</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>343.532</x:v>
+        <x:v>377.034</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>365.46</x:v>
+        <x:v>401.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46196.9275115741</x:v>
+        <x:v>46218.9280555556</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>351.504</x:v>
+        <x:v>371.892</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>373.94</x:v>
+        <x:v>395.63</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46195.9275462963</x:v>
+        <x:v>46217.9280671296</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
         <x:v>0.06</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>345.3</x:v>
+        <x:v>361.834</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>367.34</x:v>
+        <x:v>384.93</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46191.9273842593</x:v>
+        <x:v>46216.9279282407</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>0.09</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>356.636</x:v>
+        <x:v>367.531</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>379.4</x:v>
+        <x:v>390.99</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46190.93125</x:v>
+        <x:v>46213.9268402778</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>0.09</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>356.175</x:v>
+        <x:v>361.994</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>378.91</x:v>
+        <x:v>385.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46189.9284143519</x:v>
+        <x:v>46212.9353240741</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>0.17</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>370.2</x:v>
+        <x:v>361.298</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>393.83</x:v>
+        <x:v>384.36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46188.9273148148</x:v>
+        <x:v>46211.9273842593</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>0.21</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>375.774</x:v>
+        <x:v>360.34</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>399.76</x:v>
+        <x:v>383.34</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46185.9273611111</x:v>
+        <x:v>46210.9278472222</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>0.16</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>367.296</x:v>
+        <x:v>365.51</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>390.74</x:v>
+        <x:v>388.84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46184.9273148148</x:v>
+        <x:v>46209.931087963</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>0.16</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>366.92</x:v>
+        <x:v>363.536</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>390.34</x:v>
+        <x:v>386.74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46183.9277662037</x:v>
+        <x:v>46205.9310763889</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>0.21</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>373.518</x:v>
+        <x:v>367.061</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>397.36</x:v>
+        <x:v>390.49</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46182.9278587963</x:v>
+        <x:v>46204.9319097222</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>0.25</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>379.205</x:v>
+        <x:v>361.223</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>403.41</x:v>
+        <x:v>384.28</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46181.9277083333</x:v>
+        <x:v>46203.9448958333</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>0.34</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>387.036</x:v>
+        <x:v>350.639</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>411.74</x:v>
+        <x:v>373.02</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46178.928125</x:v>
+        <x:v>46202.928912037</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>0.39</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>391.67</x:v>
+        <x:v>346.456</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>416.67</x:v>
+        <x:v>368.57</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46177.9271643519</x:v>
+        <x:v>46199.928125</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>0.58</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>402.367</x:v>
+        <x:v>350.592</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>428.05</x:v>
+        <x:v>372.97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46176.927037037</x:v>
+        <x:v>46198.9276388889</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>0.57</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>401.7</x:v>
+        <x:v>331.66</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>427.34</x:v>
+        <x:v>352.83</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46175.9272222222</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>0.92</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>414.831</x:v>
+        <x:v>343.532</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>441.31</x:v>
+        <x:v>365.46</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46174.9275</x:v>
+        <x:v>46196.9275115741</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>1.86</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>432.889</x:v>
+        <x:v>351.504</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>460.52</x:v>
+        <x:v>373.94</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46171.9261342593</x:v>
+        <x:v>46195.9275462963</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>1.47</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>423.226</x:v>
+        <x:v>345.3</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>450.24</x:v>
+        <x:v>367.34</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46170.9273842593</x:v>
+        <x:v>46191.9273842593</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>0.89</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>401.371</x:v>
+        <x:v>356.636</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>426.99</x:v>
+        <x:v>379.4</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46169.9272800926</x:v>
+        <x:v>46190.93125</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>0.63</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>387.91</x:v>
+        <x:v>356.175</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>412.67</x:v>
+        <x:v>378.91</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46168.9266319444</x:v>
+        <x:v>46189.9284143519</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.17</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>391.068</x:v>
+        <x:v>370.2</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>416.03</x:v>
+        <x:v>393.83</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46164.9272685185</x:v>
+        <x:v>46188.9273148148</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>393.456</x:v>
+        <x:v>375.774</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>418.57</x:v>
+        <x:v>399.76</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46163.9274074074</x:v>
+        <x:v>46185.9273611111</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>0.77</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>393.308</x:v>
+        <x:v>367.296</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>419.09</x:v>
+        <x:v>390.74</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46163.3550810185</x:v>
+        <x:v>46184.9273148148</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>395.159</x:v>
+        <x:v>366.92</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>421.06</x:v>
+        <x:v>390.34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46162.9272800926</x:v>
+        <x:v>46183.9277662037</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>0.8</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>395.796</x:v>
+        <x:v>373.518</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>421.06</x:v>
+        <x:v>397.36</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46161.9262615741</x:v>
+        <x:v>46182.9278587963</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>0.73</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>392.375</x:v>
+        <x:v>379.205</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>417.42</x:v>
+        <x:v>403.41</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46181.9277083333</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>0.88</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>398.128</x:v>
+        <x:v>387.036</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>423.54</x:v>
+        <x:v>411.74</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46156.9325694444</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>0.62</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>384.864</x:v>
+        <x:v>391.67</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>409.43</x:v>
+        <x:v>416.67</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46155.9267824074</x:v>
+        <x:v>46177.9271643519</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>0.56</x:v>
+        <x:v>0.58</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>380.897</x:v>
+        <x:v>402.367</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>405.21</x:v>
+        <x:v>428.05</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46154.9297800926</x:v>
+        <x:v>46176.927037037</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>0.6</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>383.304</x:v>
+        <x:v>401.7</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>407.77</x:v>
+        <x:v>427.34</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46153.9285648148</x:v>
+        <x:v>46175.9272222222</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.92</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>387.9</x:v>
+        <x:v>414.831</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>412.66</x:v>
+        <x:v>441.31</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46150.926099537</x:v>
+        <x:v>46174.9275</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>0.76</x:v>
+        <x:v>1.86</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>390.213</x:v>
+        <x:v>432.889</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>415.12</x:v>
+        <x:v>460.52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46149.9272453704</x:v>
+        <x:v>46171.9261342593</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>0.91</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>395.524</x:v>
+        <x:v>423.226</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>420.77</x:v>
+        <x:v>450.24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46170.9273842593</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.89</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>389.122</x:v>
+        <x:v>401.371</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>413.96</x:v>
+        <x:v>426.99</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46147.9267939815</x:v>
+        <x:v>46169.9272800926</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>0.71</x:v>
+        <x:v>0.63</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>386.697</x:v>
+        <x:v>387.91</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>411.38</x:v>
+        <x:v>412.67</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46168.9266319444</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>388.803</x:v>
+        <x:v>391.068</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>413.62</x:v>
+        <x:v>416.03</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46142.9271527778</x:v>
+        <x:v>46164.9272685185</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>0.66</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>383.313</x:v>
+        <x:v>393.456</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>407.78</x:v>
+        <x:v>418.57</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46142.7866666667</x:v>
+        <x:v>46163.9274074074</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>0.52</x:v>
+        <x:v>0.77</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>375.053</x:v>
+        <x:v>393.308</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>398.992</x:v>
+        <x:v>419.09</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46141.9280902778</x:v>
+        <x:v>46163.3550810185</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>1.86</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>398.992</x:v>
+        <x:v>395.159</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>424.46</x:v>
+        <x:v>421.06</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46162.9272800926</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>2.16</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>403.495</x:v>
+        <x:v>395.796</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>429.25</x:v>
+        <x:v>421.06</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46139.9269097222</x:v>
+        <x:v>46161.9262615741</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>1.92</x:v>
+        <x:v>0.73</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>399.331</x:v>
+        <x:v>392.375</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>424.82</x:v>
+        <x:v>417.42</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46136.9262037037</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>1.92</x:v>
+        <x:v>0.88</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>399.143</x:v>
+        <x:v>398.128</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>424.62</x:v>
+        <x:v>423.54</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46135.9259953704</x:v>
+        <x:v>46156.9325694444</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>1.53</x:v>
+        <x:v>0.62</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>390.805</x:v>
+        <x:v>384.864</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>415.75</x:v>
+        <x:v>409.43</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
+        <x:v>46155.9267824074</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C52" s="0">
+        <x:v>0.56</x:v>
+      </x:c>
+      <x:c r="D52" s="0">
+        <x:v>380.897</x:v>
+      </x:c>
+      <x:c r="E52" s="0">
+        <x:v>405.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5">
+      <x:c r="A53" s="1">
+        <x:v>46154.9297800926</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C53" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="D53" s="0">
+        <x:v>383.304</x:v>
+      </x:c>
+      <x:c r="E53" s="0">
+        <x:v>407.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5">
+      <x:c r="A54" s="1">
+        <x:v>46153.9285648148</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C54" s="0">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="D54" s="0">
+        <x:v>387.9</x:v>
+      </x:c>
+      <x:c r="E54" s="0">
+        <x:v>412.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5">
+      <x:c r="A55" s="1">
+        <x:v>46150.926099537</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C55" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D55" s="0">
+        <x:v>390.213</x:v>
+      </x:c>
+      <x:c r="E55" s="0">
+        <x:v>415.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5">
+      <x:c r="A56" s="1">
+        <x:v>46149.9272453704</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C56" s="0">
+        <x:v>0.91</x:v>
+      </x:c>
+      <x:c r="D56" s="0">
+        <x:v>395.524</x:v>
+      </x:c>
+      <x:c r="E56" s="0">
+        <x:v>420.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5">
+      <x:c r="A57" s="1">
+        <x:v>46148.926875</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C57" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D57" s="0">
+        <x:v>389.122</x:v>
+      </x:c>
+      <x:c r="E57" s="0">
+        <x:v>413.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5">
+      <x:c r="A58" s="1">
+        <x:v>46147.9267939815</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C58" s="0">
+        <x:v>0.71</x:v>
+      </x:c>
+      <x:c r="D58" s="0">
+        <x:v>386.697</x:v>
+      </x:c>
+      <x:c r="E58" s="0">
+        <x:v>411.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5">
+      <x:c r="A59" s="1">
+        <x:v>46146.9260185185</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C59" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D59" s="0">
+        <x:v>388.803</x:v>
+      </x:c>
+      <x:c r="E59" s="0">
+        <x:v>413.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5">
+      <x:c r="A60" s="1">
+        <x:v>46142.9271527778</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C60" s="0">
+        <x:v>0.66</x:v>
+      </x:c>
+      <x:c r="D60" s="0">
+        <x:v>383.313</x:v>
+      </x:c>
+      <x:c r="E60" s="0">
+        <x:v>407.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5">
+      <x:c r="A61" s="1">
+        <x:v>46142.7866666667</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C61" s="0">
+        <x:v>0.52</x:v>
+      </x:c>
+      <x:c r="D61" s="0">
+        <x:v>375.053</x:v>
+      </x:c>
+      <x:c r="E61" s="0">
+        <x:v>398.992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5">
+      <x:c r="A62" s="1">
+        <x:v>46141.9280902778</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C62" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D62" s="0">
+        <x:v>398.992</x:v>
+      </x:c>
+      <x:c r="E62" s="0">
+        <x:v>424.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:5">
+      <x:c r="A63" s="1">
+        <x:v>46140.9270833333</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C63" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D63" s="0">
+        <x:v>403.495</x:v>
+      </x:c>
+      <x:c r="E63" s="0">
+        <x:v>429.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5">
+      <x:c r="A64" s="1">
+        <x:v>46139.9269097222</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C64" s="0">
+        <x:v>1.92</x:v>
+      </x:c>
+      <x:c r="D64" s="0">
+        <x:v>399.331</x:v>
+      </x:c>
+      <x:c r="E64" s="0">
+        <x:v>424.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5">
+      <x:c r="A65" s="1">
+        <x:v>46136.9262037037</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C65" s="0">
+        <x:v>1.92</x:v>
+      </x:c>
+      <x:c r="D65" s="0">
+        <x:v>399.143</x:v>
+      </x:c>
+      <x:c r="E65" s="0">
+        <x:v>424.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="1">
+        <x:v>46135.9259953704</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C66" s="0">
+        <x:v>1.53</x:v>
+      </x:c>
+      <x:c r="D66" s="0">
+        <x:v>390.805</x:v>
+      </x:c>
+      <x:c r="E66" s="0">
+        <x:v>415.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5">
+      <x:c r="A67" s="1">
         <x:v>46134.9271990741</x:v>
       </x:c>
-      <x:c r="B52" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C52" s="0">
+      <x:c r="B67" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C67" s="0">
         <x:v>2.94</x:v>
       </x:c>
-      <x:c r="D52" s="0">
+      <x:c r="D67" s="0">
         <x:v>406.945</x:v>
       </x:c>
-      <x:c r="E52" s="0">
+      <x:c r="E67" s="0">
         <x:v>432.92</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>