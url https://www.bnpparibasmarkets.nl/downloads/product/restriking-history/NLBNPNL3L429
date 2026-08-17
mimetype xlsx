--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd172c6b683ba45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbe8c5b823074ea48476c979ef936e29.psmdcp" Id="Rcc04e67eb98a4f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c90974c43649e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/486e4b8cbbc6402cb99070f04776a0a8.psmdcp" Id="Rb7cd7474a5f54694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3L429</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -393,1185 +393,1423 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E67"/>
+  <x:dimension ref="A1:E81"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46227.9293518519</x:v>
+        <x:v>46248.9280092593</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>0.04</x:v>
+        <x:v>0.37</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>358.798</x:v>
+        <x:v>465.676</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>381.7</x:v>
+        <x:v>495.4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46226.9279398148</x:v>
+        <x:v>46247.927037037</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>0.04</x:v>
+        <x:v>0.38</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>358.685</x:v>
+        <x:v>467.067</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>381.58</x:v>
+        <x:v>496.88</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46225.9375925926</x:v>
+        <x:v>46246.9279398148</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>366.92</x:v>
+        <x:v>462.884</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>390.34</x:v>
+        <x:v>492.43</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46224.9274652778</x:v>
+        <x:v>46245.9264699074</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>0.08</x:v>
+        <x:v>0.48</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>373.885</x:v>
+        <x:v>473.581</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>397.75</x:v>
+        <x:v>503.81</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46223.9277777778</x:v>
+        <x:v>46244.9274652778</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>0.09</x:v>
+        <x:v>0.51</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>378.153</x:v>
+        <x:v>475.696</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>402.29</x:v>
+        <x:v>506.06</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46220.9277893519</x:v>
+        <x:v>46241.9271990741</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.44</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>370.191</x:v>
+        <x:v>469.991</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>393.82</x:v>
+        <x:v>499.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46219.9276157407</x:v>
+        <x:v>46240.9346527778</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>0.09</x:v>
+        <x:v>0.44</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>377.034</x:v>
+        <x:v>469.868</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>401.1</x:v>
+        <x:v>499.86</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46218.9280555556</x:v>
+        <x:v>46239.927349537</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>0.08</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>371.892</x:v>
+        <x:v>458.212</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>395.63</x:v>
+        <x:v>487.46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46217.9280671296</x:v>
+        <x:v>46238.9290162037</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>361.834</x:v>
+        <x:v>463.241</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>384.93</x:v>
+        <x:v>492.81</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46216.9279282407</x:v>
+        <x:v>46237.9281365741</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>0.08</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>367.531</x:v>
+        <x:v>458.391</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>390.99</x:v>
+        <x:v>487.65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46213.9268402778</x:v>
+        <x:v>46233.9278125</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>361.994</x:v>
+        <x:v>424.034</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>385.1</x:v>
+        <x:v>451.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46212.9353240741</x:v>
+        <x:v>46232.9279861111</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
         <x:v>0.06</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>361.298</x:v>
+        <x:v>367.108</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>384.36</x:v>
+        <x:v>390.54</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46211.9273842593</x:v>
+        <x:v>46231.9293634259</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
         <x:v>0.06</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>360.34</x:v>
+        <x:v>369.749</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>383.34</x:v>
+        <x:v>393.35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46210.9278472222</x:v>
+        <x:v>46230.9280208333</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>365.51</x:v>
+        <x:v>365.754</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>388.84</x:v>
+        <x:v>389.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46209.931087963</x:v>
+        <x:v>46227.9293518519</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>363.536</x:v>
+        <x:v>358.798</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>386.74</x:v>
+        <x:v>381.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46205.9310763889</x:v>
+        <x:v>46226.9279398148</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>0.08</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>367.061</x:v>
+        <x:v>358.685</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>390.49</x:v>
+        <x:v>381.58</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46204.9319097222</x:v>
+        <x:v>46225.9375925926</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>361.223</x:v>
+        <x:v>366.92</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>384.28</x:v>
+        <x:v>390.34</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46203.9448958333</x:v>
+        <x:v>46224.9274652778</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>0.05</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>350.639</x:v>
+        <x:v>373.885</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>373.02</x:v>
+        <x:v>397.75</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46202.928912037</x:v>
+        <x:v>46223.9277777778</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>0.04</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>346.456</x:v>
+        <x:v>378.153</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>368.57</x:v>
+        <x:v>402.29</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46199.928125</x:v>
+        <x:v>46220.9277893519</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>0.05</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>350.592</x:v>
+        <x:v>370.191</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>372.97</x:v>
+        <x:v>393.82</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46198.9276388889</x:v>
+        <x:v>46219.9276157407</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>0.03</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>331.66</x:v>
+        <x:v>377.034</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>352.83</x:v>
+        <x:v>401.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46197.9277662037</x:v>
+        <x:v>46218.9280555556</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>0.05</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>343.532</x:v>
+        <x:v>371.892</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>365.46</x:v>
+        <x:v>395.63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46196.9275115741</x:v>
+        <x:v>46217.9280671296</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>351.504</x:v>
+        <x:v>361.834</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>373.94</x:v>
+        <x:v>384.93</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46195.9275462963</x:v>
+        <x:v>46216.9279282407</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>345.3</x:v>
+        <x:v>367.531</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>367.34</x:v>
+        <x:v>390.99</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46191.9273842593</x:v>
+        <x:v>46213.9268402778</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>0.09</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>356.636</x:v>
+        <x:v>361.994</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>379.4</x:v>
+        <x:v>385.1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46190.93125</x:v>
+        <x:v>46212.9353240741</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>0.09</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>356.175</x:v>
+        <x:v>361.298</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>378.91</x:v>
+        <x:v>384.36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46189.9284143519</x:v>
+        <x:v>46211.9273842593</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>0.17</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>370.2</x:v>
+        <x:v>360.34</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>393.83</x:v>
+        <x:v>383.34</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46188.9273148148</x:v>
+        <x:v>46210.9278472222</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>0.21</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>375.774</x:v>
+        <x:v>365.51</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>399.76</x:v>
+        <x:v>388.84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46185.9273611111</x:v>
+        <x:v>46209.931087963</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>0.16</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>367.296</x:v>
+        <x:v>363.536</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>390.74</x:v>
+        <x:v>386.74</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46184.9273148148</x:v>
+        <x:v>46205.9310763889</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>0.16</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>366.92</x:v>
+        <x:v>367.061</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>390.34</x:v>
+        <x:v>390.49</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46183.9277662037</x:v>
+        <x:v>46204.9319097222</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>0.21</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>373.518</x:v>
+        <x:v>361.223</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>397.36</x:v>
+        <x:v>384.28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46182.9278587963</x:v>
+        <x:v>46203.9448958333</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>0.25</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>379.205</x:v>
+        <x:v>350.639</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>403.41</x:v>
+        <x:v>373.02</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46181.9277083333</x:v>
+        <x:v>46202.928912037</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>0.34</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>387.036</x:v>
+        <x:v>346.456</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>411.74</x:v>
+        <x:v>368.57</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46178.928125</x:v>
+        <x:v>46199.928125</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>0.39</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>391.67</x:v>
+        <x:v>350.592</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>416.67</x:v>
+        <x:v>372.97</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46177.9271643519</x:v>
+        <x:v>46198.9276388889</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>0.58</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>402.367</x:v>
+        <x:v>331.66</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>428.05</x:v>
+        <x:v>352.83</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46176.927037037</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>0.57</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>401.7</x:v>
+        <x:v>343.532</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>427.34</x:v>
+        <x:v>365.46</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46175.9272222222</x:v>
+        <x:v>46196.9275115741</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>0.92</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>414.831</x:v>
+        <x:v>351.504</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>441.31</x:v>
+        <x:v>373.94</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46174.9275</x:v>
+        <x:v>46195.9275462963</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>1.86</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>432.889</x:v>
+        <x:v>345.3</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>460.52</x:v>
+        <x:v>367.34</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46171.9261342593</x:v>
+        <x:v>46191.9273842593</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>1.47</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>423.226</x:v>
+        <x:v>356.636</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>450.24</x:v>
+        <x:v>379.4</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46170.9273842593</x:v>
+        <x:v>46190.93125</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>0.89</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>401.371</x:v>
+        <x:v>356.175</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>426.99</x:v>
+        <x:v>378.91</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46169.9272800926</x:v>
+        <x:v>46189.9284143519</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>0.63</x:v>
+        <x:v>0.17</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>387.91</x:v>
+        <x:v>370.2</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>412.67</x:v>
+        <x:v>393.83</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46168.9266319444</x:v>
+        <x:v>46188.9273148148</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>391.068</x:v>
+        <x:v>375.774</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>416.03</x:v>
+        <x:v>399.76</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46164.9272685185</x:v>
+        <x:v>46185.9273611111</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>393.456</x:v>
+        <x:v>367.296</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>418.57</x:v>
+        <x:v>390.74</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46163.9274074074</x:v>
+        <x:v>46184.9273148148</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>0.77</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>393.308</x:v>
+        <x:v>366.92</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>419.09</x:v>
+        <x:v>390.34</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46163.3550810185</x:v>
+        <x:v>46183.9277662037</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>395.159</x:v>
+        <x:v>373.518</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>421.06</x:v>
+        <x:v>397.36</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46162.9272800926</x:v>
+        <x:v>46182.9278587963</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>0.8</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>395.796</x:v>
+        <x:v>379.205</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>421.06</x:v>
+        <x:v>403.41</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46161.9262615741</x:v>
+        <x:v>46181.9277083333</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>0.73</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>392.375</x:v>
+        <x:v>387.036</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>417.42</x:v>
+        <x:v>411.74</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>0.88</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>398.128</x:v>
+        <x:v>391.67</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>423.54</x:v>
+        <x:v>416.67</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46156.9325694444</x:v>
+        <x:v>46177.9271643519</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>0.62</x:v>
+        <x:v>0.58</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>384.864</x:v>
+        <x:v>402.367</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>409.43</x:v>
+        <x:v>428.05</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46155.9267824074</x:v>
+        <x:v>46176.927037037</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>0.56</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>380.897</x:v>
+        <x:v>401.7</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>405.21</x:v>
+        <x:v>427.34</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46154.9297800926</x:v>
+        <x:v>46175.9272222222</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>0.6</x:v>
+        <x:v>0.92</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>383.304</x:v>
+        <x:v>414.831</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>407.77</x:v>
+        <x:v>441.31</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46153.9285648148</x:v>
+        <x:v>46174.9275</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>0.7</x:v>
+        <x:v>1.86</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>387.9</x:v>
+        <x:v>432.889</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>412.66</x:v>
+        <x:v>460.52</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46150.926099537</x:v>
+        <x:v>46171.9261342593</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>0.76</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>390.213</x:v>
+        <x:v>423.226</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>415.12</x:v>
+        <x:v>450.24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46149.9272453704</x:v>
+        <x:v>46170.9273842593</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>0.91</x:v>
+        <x:v>0.89</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>395.524</x:v>
+        <x:v>401.371</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>420.77</x:v>
+        <x:v>426.99</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46169.9272800926</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.63</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>389.122</x:v>
+        <x:v>387.91</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>413.96</x:v>
+        <x:v>412.67</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46147.9267939815</x:v>
+        <x:v>46168.9266319444</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>0.71</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>386.697</x:v>
+        <x:v>391.068</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>411.38</x:v>
+        <x:v>416.03</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46164.9272685185</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>388.803</x:v>
+        <x:v>393.456</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>413.62</x:v>
+        <x:v>418.57</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46142.9271527778</x:v>
+        <x:v>46163.9274074074</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>0.66</x:v>
+        <x:v>0.77</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>383.313</x:v>
+        <x:v>393.308</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>407.78</x:v>
+        <x:v>419.09</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46142.7866666667</x:v>
+        <x:v>46163.3550810185</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>0.52</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>375.053</x:v>
+        <x:v>395.159</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>398.992</x:v>
+        <x:v>421.06</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46141.9280902778</x:v>
+        <x:v>46162.9272800926</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>1.86</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>398.992</x:v>
+        <x:v>395.796</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>424.46</x:v>
+        <x:v>421.06</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46161.9262615741</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>2.16</x:v>
+        <x:v>0.73</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>403.495</x:v>
+        <x:v>392.375</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>429.25</x:v>
+        <x:v>417.42</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46139.9269097222</x:v>
+        <x:v>46160.9273842593</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>1.92</x:v>
+        <x:v>0.88</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>399.331</x:v>
+        <x:v>398.128</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>424.82</x:v>
+        <x:v>423.54</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46136.9262037037</x:v>
+        <x:v>46156.9325694444</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>1.92</x:v>
+        <x:v>0.62</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>399.143</x:v>
+        <x:v>384.864</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>424.62</x:v>
+        <x:v>409.43</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46135.9259953704</x:v>
+        <x:v>46155.9267824074</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>1.53</x:v>
+        <x:v>0.56</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>390.805</x:v>
+        <x:v>380.897</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>415.75</x:v>
+        <x:v>405.21</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
+        <x:v>46154.9297800926</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C67" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="D67" s="0">
+        <x:v>383.304</x:v>
+      </x:c>
+      <x:c r="E67" s="0">
+        <x:v>407.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5">
+      <x:c r="A68" s="1">
+        <x:v>46153.9285648148</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C68" s="0">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="D68" s="0">
+        <x:v>387.9</x:v>
+      </x:c>
+      <x:c r="E68" s="0">
+        <x:v>412.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5">
+      <x:c r="A69" s="1">
+        <x:v>46150.926099537</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C69" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D69" s="0">
+        <x:v>390.213</x:v>
+      </x:c>
+      <x:c r="E69" s="0">
+        <x:v>415.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5">
+      <x:c r="A70" s="1">
+        <x:v>46149.9272453704</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C70" s="0">
+        <x:v>0.91</x:v>
+      </x:c>
+      <x:c r="D70" s="0">
+        <x:v>395.524</x:v>
+      </x:c>
+      <x:c r="E70" s="0">
+        <x:v>420.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="1">
+        <x:v>46148.926875</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C71" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D71" s="0">
+        <x:v>389.122</x:v>
+      </x:c>
+      <x:c r="E71" s="0">
+        <x:v>413.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5">
+      <x:c r="A72" s="1">
+        <x:v>46147.9267939815</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C72" s="0">
+        <x:v>0.71</x:v>
+      </x:c>
+      <x:c r="D72" s="0">
+        <x:v>386.697</x:v>
+      </x:c>
+      <x:c r="E72" s="0">
+        <x:v>411.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5">
+      <x:c r="A73" s="1">
+        <x:v>46146.9260185185</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C73" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D73" s="0">
+        <x:v>388.803</x:v>
+      </x:c>
+      <x:c r="E73" s="0">
+        <x:v>413.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5">
+      <x:c r="A74" s="1">
+        <x:v>46142.9271527778</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C74" s="0">
+        <x:v>0.66</x:v>
+      </x:c>
+      <x:c r="D74" s="0">
+        <x:v>383.313</x:v>
+      </x:c>
+      <x:c r="E74" s="0">
+        <x:v>407.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5">
+      <x:c r="A75" s="1">
+        <x:v>46142.7866666667</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C75" s="0">
+        <x:v>0.52</x:v>
+      </x:c>
+      <x:c r="D75" s="0">
+        <x:v>375.053</x:v>
+      </x:c>
+      <x:c r="E75" s="0">
+        <x:v>398.992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5">
+      <x:c r="A76" s="1">
+        <x:v>46141.9280902778</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C76" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D76" s="0">
+        <x:v>398.992</x:v>
+      </x:c>
+      <x:c r="E76" s="0">
+        <x:v>424.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5">
+      <x:c r="A77" s="1">
+        <x:v>46140.9270833333</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C77" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D77" s="0">
+        <x:v>403.495</x:v>
+      </x:c>
+      <x:c r="E77" s="0">
+        <x:v>429.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5">
+      <x:c r="A78" s="1">
+        <x:v>46139.9269097222</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C78" s="0">
+        <x:v>1.92</x:v>
+      </x:c>
+      <x:c r="D78" s="0">
+        <x:v>399.331</x:v>
+      </x:c>
+      <x:c r="E78" s="0">
+        <x:v>424.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5">
+      <x:c r="A79" s="1">
+        <x:v>46136.9262037037</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C79" s="0">
+        <x:v>1.92</x:v>
+      </x:c>
+      <x:c r="D79" s="0">
+        <x:v>399.143</x:v>
+      </x:c>
+      <x:c r="E79" s="0">
+        <x:v>424.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5">
+      <x:c r="A80" s="1">
+        <x:v>46135.9259953704</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C80" s="0">
+        <x:v>1.53</x:v>
+      </x:c>
+      <x:c r="D80" s="0">
+        <x:v>390.805</x:v>
+      </x:c>
+      <x:c r="E80" s="0">
+        <x:v>415.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="1">
         <x:v>46134.9271990741</x:v>
       </x:c>
-      <x:c r="B67" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C67" s="0">
+      <x:c r="B81" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C81" s="0">
         <x:v>2.94</x:v>
       </x:c>
-      <x:c r="D67" s="0">
+      <x:c r="D81" s="0">
         <x:v>406.945</x:v>
       </x:c>
-      <x:c r="E67" s="0">
+      <x:c r="E81" s="0">
         <x:v>432.92</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>