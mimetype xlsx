--- v4 (2026-08-17)
+++ v5 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c90974c43649e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/486e4b8cbbc6402cb99070f04776a0a8.psmdcp" Id="Rb7cd7474a5f54694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76df695c9724844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87ecdd41be674ab1872ef392297ec25b.psmdcp" Id="Rac68af5c58554456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3L429</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -393,1423 +393,1712 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E81"/>
+  <x:dimension ref="A1:E98"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46248.9280092593</x:v>
+        <x:v>46273.92875</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>0.37</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>465.676</x:v>
+        <x:v>464.313</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>495.4</x:v>
+        <x:v>493.95</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46247.927037037</x:v>
+        <x:v>46269.9297453704</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>0.38</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>467.067</x:v>
+        <x:v>469.718</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>496.88</x:v>
+        <x:v>499.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46246.9279398148</x:v>
+        <x:v>46268.9301157407</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>0.35</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>462.884</x:v>
+        <x:v>479.513</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>492.43</x:v>
+        <x:v>510.12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46245.9264699074</x:v>
+        <x:v>46267.9300347222</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>0.48</x:v>
+        <x:v>0.32</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>473.581</x:v>
+        <x:v>467.011</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>503.81</x:v>
+        <x:v>496.82</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46244.9274652778</x:v>
+        <x:v>46266.9298263889</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>0.51</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>475.696</x:v>
+        <x:v>470.959</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>506.06</x:v>
+        <x:v>501.02</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46241.9271990741</x:v>
+        <x:v>46265.9288888889</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>0.44</x:v>
+        <x:v>0.41</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>469.991</x:v>
+        <x:v>476.853</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>499.99</x:v>
+        <x:v>507.29</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46240.9346527778</x:v>
+        <x:v>46262.9295949074</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>0.44</x:v>
+        <x:v>0.49</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>469.868</x:v>
+        <x:v>482.718</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>499.86</x:v>
+        <x:v>513.53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46239.927349537</x:v>
+        <x:v>46261.9300115741</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>0.34</x:v>
+        <x:v>0.41</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>458.212</x:v>
+        <x:v>474.756</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>487.46</x:v>
+        <x:v>505.06</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46238.9290162037</x:v>
+        <x:v>46260.9295023148</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>0.39</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>463.241</x:v>
+        <x:v>466.588</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>492.81</x:v>
+        <x:v>496.37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46237.9281365741</x:v>
+        <x:v>46259.9294791667</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>0.35</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>458.391</x:v>
+        <x:v>462.207</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>487.65</x:v>
+        <x:v>491.71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46233.9278125</x:v>
+        <x:v>46258.9293981481</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>0.16</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>424.034</x:v>
+        <x:v>458.071</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>451.1</x:v>
+        <x:v>487.31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46232.9279861111</x:v>
+        <x:v>46255.9294560185</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>367.108</x:v>
+        <x:v>454.246</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>390.54</x:v>
+        <x:v>483.24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46231.9293634259</x:v>
+        <x:v>46254.9292939815</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.24</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>369.749</x:v>
+        <x:v>451.644</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>393.35</x:v>
+        <x:v>481.15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46230.9280208333</x:v>
+        <x:v>46254.3061921296</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.26</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>365.754</x:v>
+        <x:v>454.614</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>389.1</x:v>
+        <x:v>484.31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46227.9293518519</x:v>
+        <x:v>46253.9350347222</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>0.04</x:v>
+        <x:v>0.26</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>358.798</x:v>
+        <x:v>455.251</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>381.7</x:v>
+        <x:v>484.31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46226.9279398148</x:v>
+        <x:v>46252.9314699074</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>0.04</x:v>
+        <x:v>0.24</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>358.685</x:v>
+        <x:v>452.732</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>381.58</x:v>
+        <x:v>481.63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46225.9375925926</x:v>
+        <x:v>46251.9277777778</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.23</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>366.92</x:v>
+        <x:v>451.529</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>390.34</x:v>
+        <x:v>480.35</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46224.9274652778</x:v>
+        <x:v>46248.9280092593</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>0.08</x:v>
+        <x:v>0.37</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>373.885</x:v>
+        <x:v>465.676</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>397.75</x:v>
+        <x:v>495.4</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46223.9277777778</x:v>
+        <x:v>46247.927037037</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>0.09</x:v>
+        <x:v>0.38</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>378.153</x:v>
+        <x:v>467.067</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>402.29</x:v>
+        <x:v>496.88</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46220.9277893519</x:v>
+        <x:v>46246.9279398148</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>370.191</x:v>
+        <x:v>462.884</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>393.82</x:v>
+        <x:v>492.43</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46219.9276157407</x:v>
+        <x:v>46245.9264699074</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>0.09</x:v>
+        <x:v>0.48</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>377.034</x:v>
+        <x:v>473.581</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>401.1</x:v>
+        <x:v>503.81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46218.9280555556</x:v>
+        <x:v>46244.9274652778</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>0.08</x:v>
+        <x:v>0.51</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>371.892</x:v>
+        <x:v>475.696</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>395.63</x:v>
+        <x:v>506.06</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46217.9280671296</x:v>
+        <x:v>46241.9271990741</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.44</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>361.834</x:v>
+        <x:v>469.991</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>384.93</x:v>
+        <x:v>499.99</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46216.9279282407</x:v>
+        <x:v>46240.9346527778</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>0.08</x:v>
+        <x:v>0.44</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>367.531</x:v>
+        <x:v>469.868</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>390.99</x:v>
+        <x:v>499.86</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46213.9268402778</x:v>
+        <x:v>46239.927349537</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>361.994</x:v>
+        <x:v>458.212</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>385.1</x:v>
+        <x:v>487.46</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46212.9353240741</x:v>
+        <x:v>46238.9290162037</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>361.298</x:v>
+        <x:v>463.241</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>384.36</x:v>
+        <x:v>492.81</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46211.9273842593</x:v>
+        <x:v>46237.9281365741</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>360.34</x:v>
+        <x:v>458.391</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>383.34</x:v>
+        <x:v>487.65</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46210.9278472222</x:v>
+        <x:v>46233.9278125</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>365.51</x:v>
+        <x:v>424.034</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>388.84</x:v>
+        <x:v>451.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46209.931087963</x:v>
+        <x:v>46232.9279861111</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>363.536</x:v>
+        <x:v>367.108</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>386.74</x:v>
+        <x:v>390.54</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46205.9310763889</x:v>
+        <x:v>46231.9293634259</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>0.08</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>367.061</x:v>
+        <x:v>369.749</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>390.49</x:v>
+        <x:v>393.35</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46204.9319097222</x:v>
+        <x:v>46230.9280208333</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>0.07</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>361.223</x:v>
+        <x:v>365.754</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>384.28</x:v>
+        <x:v>389.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46203.9448958333</x:v>
+        <x:v>46227.9293518519</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>0.05</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>350.639</x:v>
+        <x:v>358.798</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>373.02</x:v>
+        <x:v>381.7</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46202.928912037</x:v>
+        <x:v>46226.9279398148</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
         <x:v>0.04</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>346.456</x:v>
+        <x:v>358.685</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>368.57</x:v>
+        <x:v>381.58</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46199.928125</x:v>
+        <x:v>46225.9375925926</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>0.05</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>350.592</x:v>
+        <x:v>366.92</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>372.97</x:v>
+        <x:v>390.34</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46198.9276388889</x:v>
+        <x:v>46224.9274652778</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>0.03</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>331.66</x:v>
+        <x:v>373.885</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>352.83</x:v>
+        <x:v>397.75</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46197.9277662037</x:v>
+        <x:v>46223.9277777778</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>0.05</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>343.532</x:v>
+        <x:v>378.153</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>365.46</x:v>
+        <x:v>402.29</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46196.9275115741</x:v>
+        <x:v>46220.9277893519</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
         <x:v>0.07</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>351.504</x:v>
+        <x:v>370.191</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>373.94</x:v>
+        <x:v>393.82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46195.9275462963</x:v>
+        <x:v>46219.9276157407</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>0.06</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>345.3</x:v>
+        <x:v>377.034</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>367.34</x:v>
+        <x:v>401.1</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46191.9273842593</x:v>
+        <x:v>46218.9280555556</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>0.09</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>356.636</x:v>
+        <x:v>371.892</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>379.4</x:v>
+        <x:v>395.63</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46190.93125</x:v>
+        <x:v>46217.9280671296</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>0.09</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>356.175</x:v>
+        <x:v>361.834</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>378.91</x:v>
+        <x:v>384.93</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46189.9284143519</x:v>
+        <x:v>46216.9279282407</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>0.17</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>370.2</x:v>
+        <x:v>367.531</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>393.83</x:v>
+        <x:v>390.99</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46188.9273148148</x:v>
+        <x:v>46213.9268402778</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>0.21</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>375.774</x:v>
+        <x:v>361.994</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>399.76</x:v>
+        <x:v>385.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46185.9273611111</x:v>
+        <x:v>46212.9353240741</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>0.16</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>367.296</x:v>
+        <x:v>361.298</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>390.74</x:v>
+        <x:v>384.36</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46184.9273148148</x:v>
+        <x:v>46211.9273842593</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>0.16</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>366.92</x:v>
+        <x:v>360.34</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>390.34</x:v>
+        <x:v>383.34</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46183.9277662037</x:v>
+        <x:v>46210.9278472222</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>0.21</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>373.518</x:v>
+        <x:v>365.51</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>397.36</x:v>
+        <x:v>388.84</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46182.9278587963</x:v>
+        <x:v>46209.931087963</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>0.25</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>379.205</x:v>
+        <x:v>363.536</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>403.41</x:v>
+        <x:v>386.74</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46181.9277083333</x:v>
+        <x:v>46205.9310763889</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>0.34</x:v>
+        <x:v>0.08</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>387.036</x:v>
+        <x:v>367.061</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>411.74</x:v>
+        <x:v>390.49</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46178.928125</x:v>
+        <x:v>46204.9319097222</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>0.39</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>391.67</x:v>
+        <x:v>361.223</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>416.67</x:v>
+        <x:v>384.28</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46177.9271643519</x:v>
+        <x:v>46203.9448958333</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>0.58</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>402.367</x:v>
+        <x:v>350.639</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>428.05</x:v>
+        <x:v>373.02</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46176.927037037</x:v>
+        <x:v>46202.928912037</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>0.57</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>401.7</x:v>
+        <x:v>346.456</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>427.34</x:v>
+        <x:v>368.57</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46175.9272222222</x:v>
+        <x:v>46199.928125</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>0.92</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>414.831</x:v>
+        <x:v>350.592</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>441.31</x:v>
+        <x:v>372.97</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46174.9275</x:v>
+        <x:v>46198.9276388889</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>1.86</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>432.889</x:v>
+        <x:v>331.66</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>460.52</x:v>
+        <x:v>352.83</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46171.9261342593</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>1.47</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>423.226</x:v>
+        <x:v>343.532</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>450.24</x:v>
+        <x:v>365.46</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46170.9273842593</x:v>
+        <x:v>46196.9275115741</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>0.89</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>401.371</x:v>
+        <x:v>351.504</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>426.99</x:v>
+        <x:v>373.94</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46169.9272800926</x:v>
+        <x:v>46195.9275462963</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>0.63</x:v>
+        <x:v>0.06</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>387.91</x:v>
+        <x:v>345.3</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>412.67</x:v>
+        <x:v>367.34</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46168.9266319444</x:v>
+        <x:v>46191.9273842593</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>391.068</x:v>
+        <x:v>356.636</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>416.03</x:v>
+        <x:v>379.4</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46164.9272685185</x:v>
+        <x:v>46190.93125</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>393.456</x:v>
+        <x:v>356.175</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>418.57</x:v>
+        <x:v>378.91</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46163.9274074074</x:v>
+        <x:v>46189.9284143519</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>0.77</x:v>
+        <x:v>0.17</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>393.308</x:v>
+        <x:v>370.2</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>419.09</x:v>
+        <x:v>393.83</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46163.3550810185</x:v>
+        <x:v>46188.9273148148</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>395.159</x:v>
+        <x:v>375.774</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>421.06</x:v>
+        <x:v>399.76</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46162.9272800926</x:v>
+        <x:v>46185.9273611111</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>0.8</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>395.796</x:v>
+        <x:v>367.296</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>421.06</x:v>
+        <x:v>390.74</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46161.9262615741</x:v>
+        <x:v>46184.9273148148</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>0.73</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>392.375</x:v>
+        <x:v>366.92</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>417.42</x:v>
+        <x:v>390.34</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46160.9273842593</x:v>
+        <x:v>46183.9277662037</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>0.88</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>398.128</x:v>
+        <x:v>373.518</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>423.54</x:v>
+        <x:v>397.36</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46156.9325694444</x:v>
+        <x:v>46182.9278587963</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>0.62</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>384.864</x:v>
+        <x:v>379.205</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>409.43</x:v>
+        <x:v>403.41</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46155.9267824074</x:v>
+        <x:v>46181.9277083333</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>0.56</x:v>
+        <x:v>0.34</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>380.897</x:v>
+        <x:v>387.036</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>405.21</x:v>
+        <x:v>411.74</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46154.9297800926</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>0.6</x:v>
+        <x:v>0.39</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>383.304</x:v>
+        <x:v>391.67</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>407.77</x:v>
+        <x:v>416.67</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46153.9285648148</x:v>
+        <x:v>46177.9271643519</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.58</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>387.9</x:v>
+        <x:v>402.367</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>412.66</x:v>
+        <x:v>428.05</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46150.926099537</x:v>
+        <x:v>46176.927037037</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>390.213</x:v>
+        <x:v>401.7</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>415.12</x:v>
+        <x:v>427.34</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46149.9272453704</x:v>
+        <x:v>46175.9272222222</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>0.91</x:v>
+        <x:v>0.92</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>395.524</x:v>
+        <x:v>414.831</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>420.77</x:v>
+        <x:v>441.31</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46148.926875</x:v>
+        <x:v>46174.9275</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>0.76</x:v>
+        <x:v>1.86</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>389.122</x:v>
+        <x:v>432.889</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>413.96</x:v>
+        <x:v>460.52</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46147.9267939815</x:v>
+        <x:v>46171.9261342593</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>0.71</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>386.697</x:v>
+        <x:v>423.226</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>411.38</x:v>
+        <x:v>450.24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46170.9273842593</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>0.76</x:v>
+        <x:v>0.89</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>388.803</x:v>
+        <x:v>401.371</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>413.62</x:v>
+        <x:v>426.99</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46142.9271527778</x:v>
+        <x:v>46169.9272800926</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>0.66</x:v>
+        <x:v>0.63</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>383.313</x:v>
+        <x:v>387.91</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>407.78</x:v>
+        <x:v>412.67</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46142.7866666667</x:v>
+        <x:v>46168.9266319444</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>0.52</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>375.053</x:v>
+        <x:v>391.068</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>398.992</x:v>
+        <x:v>416.03</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46141.9280902778</x:v>
+        <x:v>46164.9272685185</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>1.86</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>398.992</x:v>
+        <x:v>393.456</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>424.46</x:v>
+        <x:v>418.57</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46163.9274074074</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>2.16</x:v>
+        <x:v>0.77</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>403.495</x:v>
+        <x:v>393.308</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>429.25</x:v>
+        <x:v>419.09</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46139.9269097222</x:v>
+        <x:v>46163.3550810185</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>1.92</x:v>
+        <x:v>0.76</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>399.331</x:v>
+        <x:v>395.159</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>424.82</x:v>
+        <x:v>421.06</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46136.9262037037</x:v>
+        <x:v>46162.9272800926</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>1.92</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>399.143</x:v>
+        <x:v>395.796</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>424.62</x:v>
+        <x:v>421.06</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46135.9259953704</x:v>
+        <x:v>46161.9262615741</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>1.53</x:v>
+        <x:v>0.73</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>390.805</x:v>
+        <x:v>392.375</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>415.75</x:v>
+        <x:v>417.42</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
+        <x:v>46160.9273842593</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C81" s="0">
+        <x:v>0.88</x:v>
+      </x:c>
+      <x:c r="D81" s="0">
+        <x:v>398.128</x:v>
+      </x:c>
+      <x:c r="E81" s="0">
+        <x:v>423.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="1">
+        <x:v>46156.9325694444</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C82" s="0">
+        <x:v>0.62</x:v>
+      </x:c>
+      <x:c r="D82" s="0">
+        <x:v>384.864</x:v>
+      </x:c>
+      <x:c r="E82" s="0">
+        <x:v>409.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="1">
+        <x:v>46155.9267824074</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C83" s="0">
+        <x:v>0.56</x:v>
+      </x:c>
+      <x:c r="D83" s="0">
+        <x:v>380.897</x:v>
+      </x:c>
+      <x:c r="E83" s="0">
+        <x:v>405.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5">
+      <x:c r="A84" s="1">
+        <x:v>46154.9297800926</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C84" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="D84" s="0">
+        <x:v>383.304</x:v>
+      </x:c>
+      <x:c r="E84" s="0">
+        <x:v>407.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="1">
+        <x:v>46153.9285648148</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C85" s="0">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="D85" s="0">
+        <x:v>387.9</x:v>
+      </x:c>
+      <x:c r="E85" s="0">
+        <x:v>412.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="1">
+        <x:v>46150.926099537</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C86" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D86" s="0">
+        <x:v>390.213</x:v>
+      </x:c>
+      <x:c r="E86" s="0">
+        <x:v>415.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="1">
+        <x:v>46149.9272453704</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C87" s="0">
+        <x:v>0.91</x:v>
+      </x:c>
+      <x:c r="D87" s="0">
+        <x:v>395.524</x:v>
+      </x:c>
+      <x:c r="E87" s="0">
+        <x:v>420.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="1">
+        <x:v>46148.926875</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C88" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D88" s="0">
+        <x:v>389.122</x:v>
+      </x:c>
+      <x:c r="E88" s="0">
+        <x:v>413.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="1">
+        <x:v>46147.9267939815</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C89" s="0">
+        <x:v>0.71</x:v>
+      </x:c>
+      <x:c r="D89" s="0">
+        <x:v>386.697</x:v>
+      </x:c>
+      <x:c r="E89" s="0">
+        <x:v>411.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="1">
+        <x:v>46146.9260185185</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C90" s="0">
+        <x:v>0.76</x:v>
+      </x:c>
+      <x:c r="D90" s="0">
+        <x:v>388.803</x:v>
+      </x:c>
+      <x:c r="E90" s="0">
+        <x:v>413.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="1">
+        <x:v>46142.9271527778</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C91" s="0">
+        <x:v>0.66</x:v>
+      </x:c>
+      <x:c r="D91" s="0">
+        <x:v>383.313</x:v>
+      </x:c>
+      <x:c r="E91" s="0">
+        <x:v>407.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="1">
+        <x:v>46142.7866666667</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C92" s="0">
+        <x:v>0.52</x:v>
+      </x:c>
+      <x:c r="D92" s="0">
+        <x:v>375.053</x:v>
+      </x:c>
+      <x:c r="E92" s="0">
+        <x:v>398.992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="1">
+        <x:v>46141.9280902778</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C93" s="0">
+        <x:v>1.86</x:v>
+      </x:c>
+      <x:c r="D93" s="0">
+        <x:v>398.992</x:v>
+      </x:c>
+      <x:c r="E93" s="0">
+        <x:v>424.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="1">
+        <x:v>46140.9270833333</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C94" s="0">
+        <x:v>2.16</x:v>
+      </x:c>
+      <x:c r="D94" s="0">
+        <x:v>403.495</x:v>
+      </x:c>
+      <x:c r="E94" s="0">
+        <x:v>429.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="1">
+        <x:v>46139.9269097222</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C95" s="0">
+        <x:v>1.92</x:v>
+      </x:c>
+      <x:c r="D95" s="0">
+        <x:v>399.331</x:v>
+      </x:c>
+      <x:c r="E95" s="0">
+        <x:v>424.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="1">
+        <x:v>46136.9262037037</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C96" s="0">
+        <x:v>1.92</x:v>
+      </x:c>
+      <x:c r="D96" s="0">
+        <x:v>399.143</x:v>
+      </x:c>
+      <x:c r="E96" s="0">
+        <x:v>424.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="1">
+        <x:v>46135.9259953704</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C97" s="0">
+        <x:v>1.53</x:v>
+      </x:c>
+      <x:c r="D97" s="0">
+        <x:v>390.805</x:v>
+      </x:c>
+      <x:c r="E97" s="0">
+        <x:v>415.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="1">
         <x:v>46134.9271990741</x:v>
       </x:c>
-      <x:c r="B81" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C81" s="0">
+      <x:c r="B98" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C98" s="0">
         <x:v>2.94</x:v>
       </x:c>
-      <x:c r="D81" s="0">
+      <x:c r="D98" s="0">
         <x:v>406.945</x:v>
       </x:c>
-      <x:c r="E81" s="0">
+      <x:c r="E98" s="0">
         <x:v>432.92</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>