--- v2 (2026-04-20)
+++ v3 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31400549de9543f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/052090c690ac4eec8cfe18770622f6f8.psmdcp" Id="R24d9ac6b12704df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3089e8e23b94cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e2ae2e79ea94a408ed884bcfb4f47e2.psmdcp" Id="Rd0defb8863f149b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3IB71</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>