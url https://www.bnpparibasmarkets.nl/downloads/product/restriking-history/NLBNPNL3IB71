--- v3 (2026-05-26)
+++ v4 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3089e8e23b94cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e2ae2e79ea94a408ed884bcfb4f47e2.psmdcp" Id="Rd0defb8863f149b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1392b303e84f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cc55e16077d4c8d9f00b2a8316cf7d2.psmdcp" Id="R7153c1812e574d8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3IB71</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>