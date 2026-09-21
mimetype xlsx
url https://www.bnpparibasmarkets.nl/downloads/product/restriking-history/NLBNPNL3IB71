--- v6 (2026-08-25)
+++ v7 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2e213cd197467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02b3b14b9aff414db097824f8ffbcdd3.psmdcp" Id="R8021a0ed6cc0464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a958daf252a46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f99c9e9c0f74c96b0faf64179ad9b0a.psmdcp" Id="Rddaebd85bc654e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3IB71</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>