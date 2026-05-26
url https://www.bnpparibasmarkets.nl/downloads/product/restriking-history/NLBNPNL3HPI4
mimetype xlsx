--- v2 (2026-04-20)
+++ v3 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c78317033214619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/523bc2470c4e4cedae0ec44082cdf68c.psmdcp" Id="R4c0e4f1767c64482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22cce0901314cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/754b9f7a9415466697720ca3e0a8931a.psmdcp" Id="R24c3e0853de84370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3HPI4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>