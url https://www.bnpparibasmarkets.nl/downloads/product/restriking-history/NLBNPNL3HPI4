--- v3 (2026-05-26)
+++ v4 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22cce0901314cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/754b9f7a9415466697720ca3e0a8931a.psmdcp" Id="R24c3e0853de84370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48ccecd967c4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a77ff4a54b2e48abb4d003d202f2f556.psmdcp" Id="R3e17cdf1379c4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3HPI4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>