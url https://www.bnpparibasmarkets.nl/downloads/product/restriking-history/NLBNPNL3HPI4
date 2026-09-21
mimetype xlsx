--- v6 (2026-08-25)
+++ v7 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c65501862174063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e2e10128af84387bfc19bee105f60fe.psmdcp" Id="R533efbd244bc4b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8037ba688c6449b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d87def8b87e49558e00945eae50a4d8.psmdcp" Id="R7c93d4a0ce8d4c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3HPI4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>