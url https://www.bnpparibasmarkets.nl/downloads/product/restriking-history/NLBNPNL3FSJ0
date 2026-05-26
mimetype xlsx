--- v3 (2026-04-29)
+++ v4 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570aa48aca994d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a70b8641e8eb4a0192e36118d5c20a89.psmdcp" Id="Rc1079bb8803b4ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f8051703e14eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68b52f132f66445e923069b9365ed2ec.psmdcp" Id="R44cccf959e8b4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3FSJ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>