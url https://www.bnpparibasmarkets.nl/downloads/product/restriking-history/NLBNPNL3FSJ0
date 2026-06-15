--- v4 (2026-05-26)
+++ v5 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f8051703e14eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68b52f132f66445e923069b9365ed2ec.psmdcp" Id="R44cccf959e8b4596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1216f6e834ad4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/525a7300b7e54729acc32fe42929821d.psmdcp" Id="Rcf932444938c4d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3FSJ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>