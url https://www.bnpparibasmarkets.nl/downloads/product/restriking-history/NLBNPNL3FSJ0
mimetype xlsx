--- v7 (2026-08-25)
+++ v8 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe294e7645947f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e38c6b8a601495a8bf0d0004d536c84.psmdcp" Id="R6f489a7c22354741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8c0fec7be14c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b424c1524014649ba055047e2b1e448.psmdcp" Id="R61d7e218c2f54b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3FSJ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>