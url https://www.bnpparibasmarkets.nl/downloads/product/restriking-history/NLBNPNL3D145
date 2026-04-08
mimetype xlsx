--- v2 (2026-03-06)
+++ v3 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3fe9fa34944aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7e42fbc98ab48b4b68945dd21bbe1a7.psmdcp" Id="Rdfc464522fd34c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46bec6f84d54cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbd046ba14a34c6d8e3a0f5853bca4e3.psmdcp" Id="R296e611660d04f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D145</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>