--- v3 (2026-04-08)
+++ v4 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46bec6f84d54cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbd046ba14a34c6d8e3a0f5853bca4e3.psmdcp" Id="R296e611660d04f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06788036f7fb4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e7ce049e07c4cee9bf8ac15af14f132.psmdcp" Id="R93404c33da134bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D145</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>