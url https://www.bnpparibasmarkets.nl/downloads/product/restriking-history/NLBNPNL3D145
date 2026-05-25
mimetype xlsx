--- v4 (2026-04-29)
+++ v5 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06788036f7fb4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e7ce049e07c4cee9bf8ac15af14f132.psmdcp" Id="R93404c33da134bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15b82866f80480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6b8daff0af54955b9b5d48cae5a6972.psmdcp" Id="Rdcb801785e324b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D145</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>