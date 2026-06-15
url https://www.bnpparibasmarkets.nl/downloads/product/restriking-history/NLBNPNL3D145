--- v5 (2026-05-25)
+++ v6 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15b82866f80480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6b8daff0af54955b9b5d48cae5a6972.psmdcp" Id="Rdcb801785e324b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd01db41725e4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82c3c0beb29648b0b5e775aa808e1a7c.psmdcp" Id="R9eafc29d6359415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D145</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>