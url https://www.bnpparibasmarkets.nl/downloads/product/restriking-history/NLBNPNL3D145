--- v6 (2026-06-15)
+++ v7 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd01db41725e4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82c3c0beb29648b0b5e775aa808e1a7c.psmdcp" Id="R9eafc29d6359415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bd07f98e7d4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/265592a1770540ca826152f144cc34b2.psmdcp" Id="Ra381038c2e84404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D145</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>