--- v7 (2026-06-15)
+++ v8 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bd07f98e7d4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/265592a1770540ca826152f144cc34b2.psmdcp" Id="Ra381038c2e84404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a541dca81a4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbcb28ff24fa41f1a92d827439558207.psmdcp" Id="R7ad6e478264c44db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D145</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>