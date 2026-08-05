--- v8 (2026-07-15)
+++ v9 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a541dca81a4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbcb28ff24fa41f1a92d827439558207.psmdcp" Id="R7ad6e478264c44db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e66efe77c2a4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0efe2bfa4ba84418b4464568615560a8.psmdcp" Id="Rdc8118a55d6c408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D145</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>