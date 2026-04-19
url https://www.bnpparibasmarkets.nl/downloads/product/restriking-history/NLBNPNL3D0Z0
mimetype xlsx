--- v5 (2026-03-25)
+++ v6 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cbfaba15dd4d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d34fd416b6143058e8779dee4bac159.psmdcp" Id="R89efc7f9ac664872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5758d58c6859406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18c37c98732f4c84b6b2c8fed125e758.psmdcp" Id="R95960bfa8dd14d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0Z0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>