--- v6 (2026-04-19)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5758d58c6859406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18c37c98732f4c84b6b2c8fed125e758.psmdcp" Id="R95960bfa8dd14d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38589f75e38142c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/063c3140d4564ba2a9590c55c4a4d0fc.psmdcp" Id="R4195d3ef41524e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0Z0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>