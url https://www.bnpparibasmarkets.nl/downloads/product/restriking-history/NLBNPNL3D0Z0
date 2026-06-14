--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38589f75e38142c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/063c3140d4564ba2a9590c55c4a4d0fc.psmdcp" Id="R4195d3ef41524e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28005ed82f8e4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a7f466bdb6d464aafcdbe8bc55df710.psmdcp" Id="R8870ceb3b4f44e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0Z0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>