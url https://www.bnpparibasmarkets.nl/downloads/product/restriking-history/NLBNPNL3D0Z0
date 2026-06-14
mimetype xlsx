--- v8 (2026-06-14)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28005ed82f8e4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a7f466bdb6d464aafcdbe8bc55df710.psmdcp" Id="R8870ceb3b4f44e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd6bbc7d68f4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f847037b09b34019bff8d16c267bd0b9.psmdcp" Id="R6dbe27583a3a4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0Z0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>