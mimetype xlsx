--- v9 (2026-06-14)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd6bbc7d68f4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f847037b09b34019bff8d16c267bd0b9.psmdcp" Id="R6dbe27583a3a4f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ff64c8f87f4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/829fa43019ab474da16da894d35d0751.psmdcp" Id="R4221ed6ce9e943ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0Z0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>