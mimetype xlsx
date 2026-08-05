--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ff64c8f87f4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/829fa43019ab474da16da894d35d0751.psmdcp" Id="R4221ed6ce9e943ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa09a11f8e2e4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cba6fbe820845d384b294ab03d841e0.psmdcp" Id="R1d3b6a4ababf4231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0Z0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>