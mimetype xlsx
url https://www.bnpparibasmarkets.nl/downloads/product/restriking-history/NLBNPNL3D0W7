--- v4 (2026-03-25)
+++ v5 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a755042a734728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dc6a77319824e0d9424384da692df28.psmdcp" Id="Ra3edb80c02174efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ca18859fa8419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0be4fa131979408f958d263642484b46.psmdcp" Id="R968e301a31a84ffb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0W7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>