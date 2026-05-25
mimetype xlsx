--- v5 (2026-04-19)
+++ v6 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ca18859fa8419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0be4fa131979408f958d263642484b46.psmdcp" Id="R968e301a31a84ffb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red93363ad9d34653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5819dbe02154bd4b8ed6bc06227ca0c.psmdcp" Id="R948c5cc13e0f4316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0W7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>