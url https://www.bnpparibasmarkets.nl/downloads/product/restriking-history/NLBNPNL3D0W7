--- v6 (2026-05-25)
+++ v7 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red93363ad9d34653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5819dbe02154bd4b8ed6bc06227ca0c.psmdcp" Id="R948c5cc13e0f4316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8da45bf7fd43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19473d7e03e744be8dacee3816bb6a35.psmdcp" Id="R56660fd16c1c489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0W7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>