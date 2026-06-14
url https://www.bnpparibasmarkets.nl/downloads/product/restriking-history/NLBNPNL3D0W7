--- v7 (2026-06-14)
+++ v8 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8da45bf7fd43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19473d7e03e744be8dacee3816bb6a35.psmdcp" Id="R56660fd16c1c489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26743622e61a460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/207c1e1d5e8d4e88bf4718ddc2da2d90.psmdcp" Id="Rf6839cf4363445ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0W7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>