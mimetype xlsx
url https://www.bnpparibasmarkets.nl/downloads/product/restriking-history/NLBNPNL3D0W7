--- v8 (2026-06-14)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26743622e61a460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/207c1e1d5e8d4e88bf4718ddc2da2d90.psmdcp" Id="Rf6839cf4363445ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c76c2d97d549c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/888c288dc14342bb9a39744868e37c5b.psmdcp" Id="Ra8028ab52f254b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0W7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>