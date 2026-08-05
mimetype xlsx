--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c76c2d97d549c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/888c288dc14342bb9a39744868e37c5b.psmdcp" Id="Ra8028ab52f254b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19405420b0664ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c603ee96c12a400aaea35eded0364e88.psmdcp" Id="Rb16ff1e09ea44d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0W7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>