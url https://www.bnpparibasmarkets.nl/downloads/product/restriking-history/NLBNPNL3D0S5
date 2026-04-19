--- v4 (2026-03-23)
+++ v5 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc545049b2a47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/366bad26d0d8453abde168c06ff166f6.psmdcp" Id="R40f0435b2f494c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2769fb0a873e4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3810a5f3649044d8955304eadb388223.psmdcp" Id="Rc14f21aa507244ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0S5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>