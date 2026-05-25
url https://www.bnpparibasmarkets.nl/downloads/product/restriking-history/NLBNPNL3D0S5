--- v5 (2026-04-19)
+++ v6 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2769fb0a873e4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3810a5f3649044d8955304eadb388223.psmdcp" Id="Rc14f21aa507244ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d176e77bb704f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/555c011546524139a009c5f9d8e54ed2.psmdcp" Id="R0bd8f05547a04d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0S5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>