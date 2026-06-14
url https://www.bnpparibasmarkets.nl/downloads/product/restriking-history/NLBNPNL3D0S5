--- v6 (2026-05-25)
+++ v7 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d176e77bb704f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/555c011546524139a009c5f9d8e54ed2.psmdcp" Id="R0bd8f05547a04d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R451616a5c9ec4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2caea6844e7a4ade967e16594bc79150.psmdcp" Id="R716107e8e4a84c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0S5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>