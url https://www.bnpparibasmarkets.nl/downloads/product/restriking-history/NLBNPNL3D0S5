--- v7 (2026-06-14)
+++ v8 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R451616a5c9ec4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2caea6844e7a4ade967e16594bc79150.psmdcp" Id="R716107e8e4a84c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3e1d47dbd14a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/662f6cd5b3be4b2b8ebb63baf09d1889.psmdcp" Id="R87b251f28c6c4283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0S5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>