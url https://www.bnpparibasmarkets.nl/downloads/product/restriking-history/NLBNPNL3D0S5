--- v8 (2026-07-15)
+++ v9 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3e1d47dbd14a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/662f6cd5b3be4b2b8ebb63baf09d1889.psmdcp" Id="R87b251f28c6c4283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53807943cc8d44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46f655247129400abfafc3649da4080c.psmdcp" Id="R7c44981faa604984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0S5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>