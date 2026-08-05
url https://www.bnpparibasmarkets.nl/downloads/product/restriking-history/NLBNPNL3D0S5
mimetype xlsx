--- v9 (2026-08-05)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53807943cc8d44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46f655247129400abfafc3649da4080c.psmdcp" Id="R7c44981faa604984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cded5d698694d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10f59ed90d1f476dba63045ea5963697.psmdcp" Id="Rf1d6ec83d05b476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3D0S5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>