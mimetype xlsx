--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55494f8d84014618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15bd6356215f4a7a8bc48267f81ad644.psmdcp" Id="R9aeb4a877ee74b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488afb17aff04cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a099603ff384336a6739d8154953354.psmdcp" Id="R04fbd99c45114c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BML8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>