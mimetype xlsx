--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488afb17aff04cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a099603ff384336a6739d8154953354.psmdcp" Id="R04fbd99c45114c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549abb46bb084e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c87a5bee51b41ad82edb030c9194358.psmdcp" Id="R724d37399829486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BML8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>