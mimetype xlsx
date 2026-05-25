--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549abb46bb084e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c87a5bee51b41ad82edb030c9194358.psmdcp" Id="R724d37399829486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf11f1ee48346cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5269f56429154fb78749c14dd20db035.psmdcp" Id="Ra42f7c899f0a430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BML8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>