--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf11f1ee48346cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5269f56429154fb78749c14dd20db035.psmdcp" Id="Ra42f7c899f0a430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eaf0abb754e46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/221f70440c584f5983b602887d4ce4fa.psmdcp" Id="Ra2a4a4c7a3b44cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BML8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>