--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eaf0abb754e46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/221f70440c584f5983b602887d4ce4fa.psmdcp" Id="Ra2a4a4c7a3b44cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2ac1e1107d4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/482c8814c6b641c6a23184624cb1180f.psmdcp" Id="Rb367763dfa044547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BML8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>