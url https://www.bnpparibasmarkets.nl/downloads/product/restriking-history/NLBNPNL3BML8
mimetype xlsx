--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2ac1e1107d4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/482c8814c6b641c6a23184624cb1180f.psmdcp" Id="Rb367763dfa044547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d4581fea404429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62adf70abbea4ce9a21e95094cf3983b.psmdcp" Id="R1df67e6b55084867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BML8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>