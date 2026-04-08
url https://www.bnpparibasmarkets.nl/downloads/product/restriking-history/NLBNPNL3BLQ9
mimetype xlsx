--- v6 (2026-03-10)
+++ v7 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5f2a3caa3b4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f87b89ce4e24d78a5aab5703a235c7d.psmdcp" Id="R0783072f18aa44c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07128d8bd194c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/048b2b53ed774bf192a24533fbc780ac.psmdcp" Id="Rf8b7dddd24bd4cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>