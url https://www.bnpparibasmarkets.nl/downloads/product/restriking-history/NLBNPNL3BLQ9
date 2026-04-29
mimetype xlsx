--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07128d8bd194c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/048b2b53ed774bf192a24533fbc780ac.psmdcp" Id="Rf8b7dddd24bd4cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39a306d7e9e4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ea336c3f29b499db178c9b40df50be7.psmdcp" Id="Rbf2ba5e5272d45da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>