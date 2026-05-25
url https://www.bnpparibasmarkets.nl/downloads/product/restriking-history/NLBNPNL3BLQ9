--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39a306d7e9e4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ea336c3f29b499db178c9b40df50be7.psmdcp" Id="Rbf2ba5e5272d45da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773348cf25ac45f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99aa00d8e46649b3add4c5c551546581.psmdcp" Id="R93e5a0c1dab6401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>