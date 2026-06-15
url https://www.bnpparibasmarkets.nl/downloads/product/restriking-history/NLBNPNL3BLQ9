--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773348cf25ac45f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99aa00d8e46649b3add4c5c551546581.psmdcp" Id="R93e5a0c1dab6401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e283bca88e141dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/927528d8e75e43a58808e2193983e843.psmdcp" Id="R292c85b8c7f84e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>