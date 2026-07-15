--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e283bca88e141dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/927528d8e75e43a58808e2193983e843.psmdcp" Id="R292c85b8c7f84e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bddabef9a549a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc6b1e56309d49eda69692cfddd8f26d.psmdcp" Id="R7e8075a2df414290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>