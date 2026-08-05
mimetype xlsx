--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bddabef9a549a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc6b1e56309d49eda69692cfddd8f26d.psmdcp" Id="R7e8075a2df414290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8959ced0b3c34e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b194e65bddbd43e28c1a5a4da6b3facc.psmdcp" Id="Rc54a535503474c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>