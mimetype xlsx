--- v5 (2026-03-06)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d0c2f80591c4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa4cb32747484569b3d28363b3a0b7c6.psmdcp" Id="Rb85c04e345714b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a6638b60f24e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbe3d161a9d54964bf3a882ef6d4e522.psmdcp" Id="R06746d772f374e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLP1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>