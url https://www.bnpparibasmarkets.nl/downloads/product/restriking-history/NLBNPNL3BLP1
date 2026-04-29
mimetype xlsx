--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a6638b60f24e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbe3d161a9d54964bf3a882ef6d4e522.psmdcp" Id="R06746d772f374e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7ed7f849aa42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3c62348b1504adb9bf2af58023b1b48.psmdcp" Id="Rd3eb08f72e1b4f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLP1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>