--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7ed7f849aa42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3c62348b1504adb9bf2af58023b1b48.psmdcp" Id="Rd3eb08f72e1b4f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4285fa45da8b4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f164e151c4fc44d6a4d4b66385e0351b.psmdcp" Id="Rf6494c140efc4c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLP1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>