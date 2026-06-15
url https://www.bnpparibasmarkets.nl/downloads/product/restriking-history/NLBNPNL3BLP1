--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4285fa45da8b4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f164e151c4fc44d6a4d4b66385e0351b.psmdcp" Id="Rf6494c140efc4c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cda83c726594c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d7f3d9338c845068001dc84b9390425.psmdcp" Id="R21680a135a7547df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLP1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>