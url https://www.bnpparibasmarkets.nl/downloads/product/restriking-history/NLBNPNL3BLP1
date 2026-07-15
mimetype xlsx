--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cda83c726594c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d7f3d9338c845068001dc84b9390425.psmdcp" Id="R21680a135a7547df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55c6378ef24417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0b08696057544b091694573568a60fd.psmdcp" Id="R99c79b14e94848e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLP1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>