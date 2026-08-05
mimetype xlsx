--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55c6378ef24417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0b08696057544b091694573568a60fd.psmdcp" Id="R99c79b14e94848e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66d280b69484525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/820ad5afd01441bdbe87e3318893f56c.psmdcp" Id="Rf1a4d531f5cc472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLP1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>