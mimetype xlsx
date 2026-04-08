--- v7 (2026-03-18)
+++ v8 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184590516fee4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12daad58b53f4ce59d73c0c63a1bcc49.psmdcp" Id="R74ab209c1a8b4f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c04a8ea4954cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce654398f761422fad54beea0e9ed566.psmdcp" Id="Re2e1336da7fd4303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLM8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>