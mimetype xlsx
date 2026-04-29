--- v8 (2026-04-08)
+++ v9 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c04a8ea4954cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce654398f761422fad54beea0e9ed566.psmdcp" Id="Re2e1336da7fd4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dedc91ce279485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b13be2efb3943549e5580fe25fffd57.psmdcp" Id="R1493bf4b48714c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLM8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>