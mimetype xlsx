--- v9 (2026-04-29)
+++ v10 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dedc91ce279485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b13be2efb3943549e5580fe25fffd57.psmdcp" Id="R1493bf4b48714c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870361c385b24c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05bdaaeb02cc48008e99c98f750b77ad.psmdcp" Id="R16c1efa129ab4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLM8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>