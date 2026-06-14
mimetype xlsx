--- v10 (2026-05-25)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870361c385b24c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05bdaaeb02cc48008e99c98f750b77ad.psmdcp" Id="R16c1efa129ab4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2528a266434edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11f40688175740088f385aec4aa0bbd4.psmdcp" Id="Rac4322a3d44a4b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLM8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>