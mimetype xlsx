--- v11 (2026-06-14)
+++ v12 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2528a266434edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11f40688175740088f385aec4aa0bbd4.psmdcp" Id="Rac4322a3d44a4b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd780dd467d0e4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/521a6b5d30ca4e9cacd5a9dd19cb1ffd.psmdcp" Id="Rcabdbb0a1b7141d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLM8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>