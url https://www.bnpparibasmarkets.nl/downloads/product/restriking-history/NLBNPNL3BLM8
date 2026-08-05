--- v12 (2026-07-15)
+++ v13 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd780dd467d0e4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/521a6b5d30ca4e9cacd5a9dd19cb1ffd.psmdcp" Id="Rcabdbb0a1b7141d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3750afb379374dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef9049e06b3d4f6d89a9f51146e30dd4.psmdcp" Id="R84f4bc3cbd0e4347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3BLM8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>