--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729d006d614d402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/beb9f4cb9db844e395f622c231ef465e.psmdcp" Id="Ra98a221e038c489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e46393c713544ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fd9c46b697a456cad4846a113a9100f.psmdcp" Id="Rb0f22542225f4532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AEI3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>