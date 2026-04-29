--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e46393c713544ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fd9c46b697a456cad4846a113a9100f.psmdcp" Id="Rb0f22542225f4532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a0b42806024fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f852c32b7bc54dd592c6149dca4bf64e.psmdcp" Id="Rf56a1ffd6b5d43e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AEI3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>