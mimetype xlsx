--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a0b42806024fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f852c32b7bc54dd592c6149dca4bf64e.psmdcp" Id="Rf56a1ffd6b5d43e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra662efdddd3746a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fadae23626bf4c7b9761978647f4b272.psmdcp" Id="R640b776baeaf4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AEI3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>