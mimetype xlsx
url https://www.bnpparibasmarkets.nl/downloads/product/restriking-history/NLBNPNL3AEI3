--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra662efdddd3746a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fadae23626bf4c7b9761978647f4b272.psmdcp" Id="R640b776baeaf4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6edd336bd0c842e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f007427d96440458d9e1e081d14ef64.psmdcp" Id="R5af480bf42c24083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AEI3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>