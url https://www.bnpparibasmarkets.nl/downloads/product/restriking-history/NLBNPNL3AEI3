--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6edd336bd0c842e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f007427d96440458d9e1e081d14ef64.psmdcp" Id="R5af480bf42c24083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04159a67d614d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf31fe6c81e2455d86afd15a37bc42a4.psmdcp" Id="R46bbd1d473924ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AEI3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>