--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04159a67d614d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf31fe6c81e2455d86afd15a37bc42a4.psmdcp" Id="R46bbd1d473924ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e599b6d96c3476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c75443938d794e1b9db889eb1a7a8b2d.psmdcp" Id="R83379d9707114d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AEI3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>