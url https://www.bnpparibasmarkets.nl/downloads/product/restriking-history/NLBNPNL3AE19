--- v4 (2026-03-06)
+++ v5 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc31e4767d1c45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd0223fd7bee49918d8fe53ecc30373d.psmdcp" Id="R9f76451f80d04653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39d505f11384bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58a21f3cfaeb46638e151b7d77f1ece1.psmdcp" Id="R0feb52e1a8d0427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AE19</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>