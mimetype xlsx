--- v5 (2026-04-08)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39d505f11384bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58a21f3cfaeb46638e151b7d77f1ece1.psmdcp" Id="R0feb52e1a8d0427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ab0492738146d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d049d81737d4014b9daaf835ae3758e.psmdcp" Id="R1ecd98bd41d3436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AE19</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>