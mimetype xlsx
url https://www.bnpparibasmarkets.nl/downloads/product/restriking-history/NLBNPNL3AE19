--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ab0492738146d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d049d81737d4014b9daaf835ae3758e.psmdcp" Id="R1ecd98bd41d3436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ccf71616c5f4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/511f8deb568d4fe98cde18a4a6a46c06.psmdcp" Id="R64d02efd9b144052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AE19</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>