--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ccf71616c5f4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/511f8deb568d4fe98cde18a4a6a46c06.psmdcp" Id="R64d02efd9b144052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfcb006d3f19478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed98c0d719b04370a8dc5535cb1561da.psmdcp" Id="Ra690f28f84c04f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AE19</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>