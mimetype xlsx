--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfcb006d3f19478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed98c0d719b04370a8dc5535cb1561da.psmdcp" Id="Ra690f28f84c04f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fd0a511d454348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c72e845e9d4747da902af60fa34dc46f.psmdcp" Id="R2a36c4b5e2fd4555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AE19</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>