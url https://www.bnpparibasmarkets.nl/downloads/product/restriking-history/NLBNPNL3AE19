--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fd0a511d454348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c72e845e9d4747da902af60fa34dc46f.psmdcp" Id="R2a36c4b5e2fd4555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142632d558db4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/327f0290f6834529af7205d860144e58.psmdcp" Id="R0b3701351ed14a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL3AE19</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>