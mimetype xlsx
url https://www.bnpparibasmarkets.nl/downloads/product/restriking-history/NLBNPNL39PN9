--- v6 (2026-03-30)
+++ v7 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159a3ef11d5c451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61d71cb593dc4b1aa356f983b805cf67.psmdcp" Id="Ra443d60d2bd34a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1e7aede56a4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9ac47019f70486d8439d970ae69a0d8.psmdcp" Id="Rfcfac4899c4f4ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39PN9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>