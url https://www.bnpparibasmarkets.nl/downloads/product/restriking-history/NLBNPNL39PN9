--- v7 (2026-04-19)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1e7aede56a4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9ac47019f70486d8439d970ae69a0d8.psmdcp" Id="Rfcfac4899c4f4ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf574b184d142fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59a2e5dd00e1428d92538fc2dc4e7fa8.psmdcp" Id="R4e3cbfca74b04ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39PN9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>