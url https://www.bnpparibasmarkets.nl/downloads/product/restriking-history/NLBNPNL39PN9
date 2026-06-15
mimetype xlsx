--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf574b184d142fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59a2e5dd00e1428d92538fc2dc4e7fa8.psmdcp" Id="R4e3cbfca74b04ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a704140b0204813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12acad7a37ca4f71af22d9aefa80d1f2.psmdcp" Id="R81ecdd7dc07a4123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39PN9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>