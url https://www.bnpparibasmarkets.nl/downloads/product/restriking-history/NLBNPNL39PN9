--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a704140b0204813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12acad7a37ca4f71af22d9aefa80d1f2.psmdcp" Id="R81ecdd7dc07a4123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0d879ea98543f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/feaa8ec47ca24cb1979b54286c7ce9c6.psmdcp" Id="R3d3703b11d9745f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39PN9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>