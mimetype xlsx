--- v10 (2026-07-15)
+++ v11 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0d879ea98543f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/feaa8ec47ca24cb1979b54286c7ce9c6.psmdcp" Id="R3d3703b11d9745f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdc5075e0fb4c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e58ba676914346a870dff82ffd9328.psmdcp" Id="Ra18d59ad0c5642f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39PN9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>