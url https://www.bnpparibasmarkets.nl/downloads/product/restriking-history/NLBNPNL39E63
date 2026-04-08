--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be749d1a38c462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8116dfb31f94e9fac676a22d05c7b0e.psmdcp" Id="Rb6c154cfc72941d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae30fa083084eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c98c7b3ea4394ed58e44102b4f3a2adc.psmdcp" Id="R7f6bc1e02c134b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39E63</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>