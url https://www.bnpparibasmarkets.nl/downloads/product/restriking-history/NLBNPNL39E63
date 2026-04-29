--- v5 (2026-04-08)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae30fa083084eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c98c7b3ea4394ed58e44102b4f3a2adc.psmdcp" Id="R7f6bc1e02c134b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3dc174f4484153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/066ba220e881474c8d4dffaaa8d54108.psmdcp" Id="Rca0196f4d4654bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39E63</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>