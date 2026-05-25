--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3dc174f4484153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/066ba220e881474c8d4dffaaa8d54108.psmdcp" Id="Rca0196f4d4654bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef87e87a52f4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67f39c4dda6746dbbab4ad5f3cef687a.psmdcp" Id="Raa9aaea0b9b54de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39E63</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>