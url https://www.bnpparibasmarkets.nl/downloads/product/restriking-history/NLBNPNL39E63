--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef87e87a52f4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67f39c4dda6746dbbab4ad5f3cef687a.psmdcp" Id="Raa9aaea0b9b54de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cf7544723a4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/247c8a62475549858924441a538994ac.psmdcp" Id="R03558bc438704edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39E63</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>