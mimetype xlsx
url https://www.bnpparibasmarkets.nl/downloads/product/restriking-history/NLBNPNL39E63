--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cf7544723a4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/247c8a62475549858924441a538994ac.psmdcp" Id="R03558bc438704edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7eba5d3b0e2481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fda5426b50ca40d88e68a3af29f85f59.psmdcp" Id="Rbe4ede8a5ced412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39E63</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>