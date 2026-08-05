--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7eba5d3b0e2481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fda5426b50ca40d88e68a3af29f85f59.psmdcp" Id="Rbe4ede8a5ced412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728b61529dd94e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6a4771d0ec84474853d749efa3838c2.psmdcp" Id="R907334042ebc45da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL39E63</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>