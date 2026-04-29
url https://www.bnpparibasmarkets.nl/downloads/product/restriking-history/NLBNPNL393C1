--- v7 (2026-03-26)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8afa72341d84abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af445f63d0904a18aca71ea917187586.psmdcp" Id="R564485db63244cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf6dc94dd174831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c9387f9b0374387ada959d7817ff8cd.psmdcp" Id="R517e0613fafb4222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL393C1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>