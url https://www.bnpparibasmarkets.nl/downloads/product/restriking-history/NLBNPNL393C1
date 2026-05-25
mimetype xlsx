--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf6dc94dd174831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c9387f9b0374387ada959d7817ff8cd.psmdcp" Id="R517e0613fafb4222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc563d8f70a449f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41fa5efc601b484d820a8f65738ccd13.psmdcp" Id="R573ef747319e413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL393C1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>