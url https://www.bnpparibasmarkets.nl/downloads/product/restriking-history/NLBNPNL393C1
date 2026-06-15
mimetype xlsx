--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc563d8f70a449f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41fa5efc601b484d820a8f65738ccd13.psmdcp" Id="R573ef747319e413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11c9bcba57c4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42ac93b825a445d8a650c42581d35eb5.psmdcp" Id="R432a721dfbac4566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL393C1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>