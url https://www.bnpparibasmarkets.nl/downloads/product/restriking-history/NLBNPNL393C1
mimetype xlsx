--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11c9bcba57c4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42ac93b825a445d8a650c42581d35eb5.psmdcp" Id="R432a721dfbac4566" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra384a4fbe37a4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76fea38a69604ffaadba9ddb2086f61a.psmdcp" Id="R05314c06fc7b418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL393C1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>