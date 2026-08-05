--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra384a4fbe37a4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76fea38a69604ffaadba9ddb2086f61a.psmdcp" Id="R05314c06fc7b418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a31cbdf1fe74668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f144ea36708b4d45aecaae97c4e9c424.psmdcp" Id="Re7703d7e1215478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL393C1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>