--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fed3b05aed241ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a924a9a7e8b94473832a0202ef4a8af2.psmdcp" Id="R8479b58bc29d4649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140a26886dec4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eab25906ccb143c8b8f5f15c5f12d7ff.psmdcp" Id="R7aaf8cb3997b4f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL384C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>