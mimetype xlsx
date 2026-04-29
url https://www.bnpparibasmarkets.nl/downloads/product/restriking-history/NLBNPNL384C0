--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140a26886dec4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eab25906ccb143c8b8f5f15c5f12d7ff.psmdcp" Id="R7aaf8cb3997b4f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f15725e9ef64883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25168985e7e043b7bed296bbb2853eff.psmdcp" Id="R083dc89e3d544828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL384C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>