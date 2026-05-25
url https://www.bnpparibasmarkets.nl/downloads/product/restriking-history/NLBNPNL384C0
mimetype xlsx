--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f15725e9ef64883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25168985e7e043b7bed296bbb2853eff.psmdcp" Id="R083dc89e3d544828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183c64a8cb9a4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd7d03f708d3452eb4e2b62943656809.psmdcp" Id="R04b9642bb9b7472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL384C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>