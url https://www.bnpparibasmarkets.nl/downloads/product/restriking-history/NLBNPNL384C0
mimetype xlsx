--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183c64a8cb9a4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd7d03f708d3452eb4e2b62943656809.psmdcp" Id="R04b9642bb9b7472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769fb7f1ccd94726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dad1e24a89a042c4b632dd5366eaacfa.psmdcp" Id="Re049dd4af7a5449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL384C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>