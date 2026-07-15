--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769fb7f1ccd94726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dad1e24a89a042c4b632dd5366eaacfa.psmdcp" Id="Re049dd4af7a5449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd469fb666bba444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5bc824abfa0402aa9859240557a14c7.psmdcp" Id="Rabfb7355cf684c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL384C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>