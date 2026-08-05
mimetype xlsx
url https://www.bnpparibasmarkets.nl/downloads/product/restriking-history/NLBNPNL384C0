--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd469fb666bba444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5bc824abfa0402aa9859240557a14c7.psmdcp" Id="Rabfb7355cf684c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53b20df2df9495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f9bda1673864036b3fc1fd7285b8cf8.psmdcp" Id="R53c55e973e514813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL384C0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>