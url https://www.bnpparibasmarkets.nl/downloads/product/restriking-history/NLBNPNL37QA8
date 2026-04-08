--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbf16adc9624efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5b7ed043f2f454b91affda98e191055.psmdcp" Id="R835b5f0155e24645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198d36d30db549ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b62f09488746a8a795e467de03e82f.psmdcp" Id="Rdcf16106433b4d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37QA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>