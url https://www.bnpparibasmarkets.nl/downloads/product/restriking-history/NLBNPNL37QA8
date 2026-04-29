--- v5 (2026-04-08)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198d36d30db549ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b62f09488746a8a795e467de03e82f.psmdcp" Id="Rdcf16106433b4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b741bf25f74421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c29b1464677a4ac1b92e567acde02c53.psmdcp" Id="Redcc7472c8904739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37QA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>