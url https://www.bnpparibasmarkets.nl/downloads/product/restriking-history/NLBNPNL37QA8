--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b741bf25f74421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c29b1464677a4ac1b92e567acde02c53.psmdcp" Id="Redcc7472c8904739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e73f3a31014c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/461529aebb90467d8069d6b9ec9e6958.psmdcp" Id="R97b661a3a7ee46bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37QA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>