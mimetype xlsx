--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e73f3a31014c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/461529aebb90467d8069d6b9ec9e6958.psmdcp" Id="R97b661a3a7ee46bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebeca4a744ee4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80782f985efd484dbc8fcd79fd5d6289.psmdcp" Id="Rc384405078b24bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37QA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>