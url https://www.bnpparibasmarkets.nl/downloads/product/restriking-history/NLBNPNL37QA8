--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebeca4a744ee4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80782f985efd484dbc8fcd79fd5d6289.psmdcp" Id="Rc384405078b24bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7918752bde82423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5c86e85274a4d3782b8afd31a4a5762.psmdcp" Id="Rd438989a3d7241c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37QA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>