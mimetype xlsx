--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7918752bde82423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5c86e85274a4d3782b8afd31a4a5762.psmdcp" Id="Rd438989a3d7241c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R658e87ccb2824cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b03d4c461aa4f8798eefe6cf62fea6f.psmdcp" Id="Rf9746659e493493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37QA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>