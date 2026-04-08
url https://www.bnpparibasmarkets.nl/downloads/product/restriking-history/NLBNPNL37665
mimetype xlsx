--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5d7bac05084518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/406b2b834ac640998fd7be9e00ceb9dd.psmdcp" Id="R5957803c0f914fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra143fccf925c43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/048cee26d9e241958f1b4f24329e3766.psmdcp" Id="R554f01bc9db048c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37665</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>