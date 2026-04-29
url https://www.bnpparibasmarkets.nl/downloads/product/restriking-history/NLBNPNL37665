--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra143fccf925c43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/048cee26d9e241958f1b4f24329e3766.psmdcp" Id="R554f01bc9db048c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdccc23c3a4a74caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18bb11afd54b429cb0b51779e6ebf2cf.psmdcp" Id="Rb8758924d2844bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37665</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>