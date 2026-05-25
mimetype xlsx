--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdccc23c3a4a74caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18bb11afd54b429cb0b51779e6ebf2cf.psmdcp" Id="Rb8758924d2844bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913321f9d987423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/125e972865ea42a3a0eb3ce4e9efd226.psmdcp" Id="Rd542ef706d194874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37665</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>