--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913321f9d987423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/125e972865ea42a3a0eb3ce4e9efd226.psmdcp" Id="Rd542ef706d194874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d47dfd91f2341e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0b805ea1d594cbabb6910f549b1f450.psmdcp" Id="R631263c4fb2b4224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37665</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>