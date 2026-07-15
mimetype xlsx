--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d47dfd91f2341e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0b805ea1d594cbabb6910f549b1f450.psmdcp" Id="R631263c4fb2b4224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc734b601108e4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dbf7fe878f4481aacd4e3e4ce9b9e45.psmdcp" Id="Rc37da952deb54e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37665</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>