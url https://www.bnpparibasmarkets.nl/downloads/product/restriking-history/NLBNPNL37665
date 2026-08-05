--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc734b601108e4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dbf7fe878f4481aacd4e3e4ce9b9e45.psmdcp" Id="Rc37da952deb54e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6843c0819644dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76ba308371db47cfa104760a38c12862.psmdcp" Id="Re587d4a69ada4033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37665</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>