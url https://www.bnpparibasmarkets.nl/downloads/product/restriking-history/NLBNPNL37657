--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f2e8cd79b04791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28eaf070976c48289668956e60d73d18.psmdcp" Id="Rfd5670f0138f461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd483c72be2a46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ed1b601c49f44bf87473ca3dfb68574.psmdcp" Id="R1b46ef35089f4567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37657</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>