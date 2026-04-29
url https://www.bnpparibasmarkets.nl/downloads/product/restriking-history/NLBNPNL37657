--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd483c72be2a46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ed1b601c49f44bf87473ca3dfb68574.psmdcp" Id="R1b46ef35089f4567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6012609f1441f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18ff85293df44e608e61f911c286ca19.psmdcp" Id="R717bbf24b5564173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37657</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>