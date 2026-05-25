--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6012609f1441f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18ff85293df44e608e61f911c286ca19.psmdcp" Id="R717bbf24b5564173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e61a438db8d4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c811d7959994780ac1ac65fcec9e5c7.psmdcp" Id="R968ed9876e4846ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37657</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>