--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e61a438db8d4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c811d7959994780ac1ac65fcec9e5c7.psmdcp" Id="R968ed9876e4846ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f05ba4689648aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4dce3533f8b451a92946702c4ba66c8.psmdcp" Id="R0596aabde90a4143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37657</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>