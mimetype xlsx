--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f05ba4689648aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4dce3533f8b451a92946702c4ba66c8.psmdcp" Id="R0596aabde90a4143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a750b93e7d4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfd700bca0c04818a89f7558d9735b59.psmdcp" Id="R26dd08c0202845fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37657</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>