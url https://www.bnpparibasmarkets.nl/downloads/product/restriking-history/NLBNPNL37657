--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a750b93e7d4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfd700bca0c04818a89f7558d9735b59.psmdcp" Id="R26dd08c0202845fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec686ddeebf470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88d9de3277444e09bc3f11e8c3ef6d9f.psmdcp" Id="R914c2a269dec4611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL37657</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>