--- v7 (2026-03-18)
+++ v8 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce54adc729c14d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0754f390ee3c4d24bd688e82ff24b51b.psmdcp" Id="Rd103332c1b63447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a2365c69f04dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1541d44bef1d4059b9a79a3a3623af0c.psmdcp" Id="R953f2bb303054a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36YM9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>