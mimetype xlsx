--- v8 (2026-04-08)
+++ v9 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a2365c69f04dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1541d44bef1d4059b9a79a3a3623af0c.psmdcp" Id="R953f2bb303054a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1c7ba687a84843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97eeeba3fea44b1895fe507c4b0a19d4.psmdcp" Id="Re66532b3251f46ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36YM9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>