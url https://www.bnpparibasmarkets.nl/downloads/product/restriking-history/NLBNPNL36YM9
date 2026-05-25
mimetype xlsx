--- v9 (2026-04-29)
+++ v10 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1c7ba687a84843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97eeeba3fea44b1895fe507c4b0a19d4.psmdcp" Id="Re66532b3251f46ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ddf07023ef4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15cbcd94c8034f2ca44cab0179cb19c3.psmdcp" Id="Rf439cabf354c4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36YM9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>