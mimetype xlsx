--- v10 (2026-05-25)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ddf07023ef4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15cbcd94c8034f2ca44cab0179cb19c3.psmdcp" Id="Rf439cabf354c4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc16313fc294492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cadb14625b34f72997dad67a9a4874d.psmdcp" Id="R0fbea46b8d0940cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36YM9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>