--- v11 (2026-06-15)
+++ v12 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc16313fc294492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cadb14625b34f72997dad67a9a4874d.psmdcp" Id="R0fbea46b8d0940cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0516548a60004506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdebfcf3721847809874aff16ebcaba0.psmdcp" Id="R996bcb9e6504444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36YM9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>