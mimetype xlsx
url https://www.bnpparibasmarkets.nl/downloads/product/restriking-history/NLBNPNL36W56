--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb8e0ce8dac4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dfee02eaa7d42e7aecdc9e0e87a9811.psmdcp" Id="R20b1438e3bfd4116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra592ca1d494e4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/560d9109dd774493a0cc5c8106629cbb.psmdcp" Id="R19a8353f1de04603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36W56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>