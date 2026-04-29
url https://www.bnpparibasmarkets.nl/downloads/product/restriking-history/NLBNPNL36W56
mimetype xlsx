--- v5 (2026-04-08)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra592ca1d494e4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/560d9109dd774493a0cc5c8106629cbb.psmdcp" Id="R19a8353f1de04603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e1cf4b895441c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7621ecf315df41cc87d8b3ccd12f9b13.psmdcp" Id="R6a43408de1f04083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36W56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>