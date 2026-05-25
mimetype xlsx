--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e1cf4b895441c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7621ecf315df41cc87d8b3ccd12f9b13.psmdcp" Id="R6a43408de1f04083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab12bff710d4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/939cae87c82c4dfa85c23eb81a5c64f0.psmdcp" Id="R759e908179934bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36W56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>