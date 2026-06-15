--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab12bff710d4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/939cae87c82c4dfa85c23eb81a5c64f0.psmdcp" Id="R759e908179934bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198daca563ea44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/498260b4af94419a951093459d141188.psmdcp" Id="Rba9c0e2ba3734045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36W56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>