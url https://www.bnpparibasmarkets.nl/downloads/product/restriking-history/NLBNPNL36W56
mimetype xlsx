--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198daca563ea44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/498260b4af94419a951093459d141188.psmdcp" Id="Rba9c0e2ba3734045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fab6671d32f42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4d3742c6d2f4f8383a4a5450f7bcbca.psmdcp" Id="Rf27313d0ac3240f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36W56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>