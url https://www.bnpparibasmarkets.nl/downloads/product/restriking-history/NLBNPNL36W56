--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fab6671d32f42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4d3742c6d2f4f8383a4a5450f7bcbca.psmdcp" Id="Rf27313d0ac3240f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878dadee60e24a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3a9179998b9429fa8da64842603918a.psmdcp" Id="R806d65b3d05f4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36W56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>