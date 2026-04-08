--- v4 (2026-03-10)
+++ v5 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8684125b20b4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19cff4c3866d41b09ef6b30cab5983ac.psmdcp" Id="R3e8e031e0325458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccef05a161484008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbc4dd03e17a4540929e03b93364dc1b.psmdcp" Id="Ra8982f7a95234a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36VF9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>