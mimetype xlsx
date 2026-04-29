--- v5 (2026-04-08)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccef05a161484008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbc4dd03e17a4540929e03b93364dc1b.psmdcp" Id="Ra8982f7a95234a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde717cc8e6b4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2172c13cfb9741dda63698ba398100d3.psmdcp" Id="Rf8971e9d631245d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36VF9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>