--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde717cc8e6b4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2172c13cfb9741dda63698ba398100d3.psmdcp" Id="Rf8971e9d631245d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d6dd3dfa144d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6a748cf2deb4b98abcab27cec8e077d.psmdcp" Id="Rfe32be8cd6d8455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36VF9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>