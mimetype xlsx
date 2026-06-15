--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d6dd3dfa144d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6a748cf2deb4b98abcab27cec8e077d.psmdcp" Id="Rfe32be8cd6d8455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eebd087d246426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/547991476a5d41ee9393a2d57c68aec8.psmdcp" Id="R0643bf597a20459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36VF9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>