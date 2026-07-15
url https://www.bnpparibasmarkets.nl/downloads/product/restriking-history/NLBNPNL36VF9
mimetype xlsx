--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eebd087d246426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/547991476a5d41ee9393a2d57c68aec8.psmdcp" Id="R0643bf597a20459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84f2a1691394e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79935414e1cd42f1a4ae7f2df3b1809f.psmdcp" Id="R8f6b8a4caed74dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36VF9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>