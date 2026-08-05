--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84f2a1691394e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79935414e1cd42f1a4ae7f2df3b1809f.psmdcp" Id="R8f6b8a4caed74dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555e444774614789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f41eaee0d18411bbaa0aea0cc5a01af.psmdcp" Id="R0326232d3e4e4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL36VF9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>