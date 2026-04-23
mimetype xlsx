--- v8 (2026-03-20)
+++ v9 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refaa48cd957e490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f580db24f8854ee4af83b6c592d73a6f.psmdcp" Id="R46ad3ef73d704770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f2e748815b4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c610815584cd4140abce44be18796ab9.psmdcp" Id="R611946771fb84039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL368C3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>