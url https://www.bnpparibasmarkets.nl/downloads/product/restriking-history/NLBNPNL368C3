--- v9 (2026-04-23)
+++ v10 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f2e748815b4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c610815584cd4140abce44be18796ab9.psmdcp" Id="R611946771fb84039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5833582e20947ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bec5eafeb8884a628365d21db9a60575.psmdcp" Id="Re7fd8c467dac48cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL368C3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>