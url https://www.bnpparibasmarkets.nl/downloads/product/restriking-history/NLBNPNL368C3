--- v10 (2026-05-25)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5833582e20947ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bec5eafeb8884a628365d21db9a60575.psmdcp" Id="Re7fd8c467dac48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017462c8d06e4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b11b126da8f48ed825357e3d761329e.psmdcp" Id="R209d911cc05e4699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL368C3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>