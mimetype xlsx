--- v11 (2026-06-15)
+++ v12 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017462c8d06e4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b11b126da8f48ed825357e3d761329e.psmdcp" Id="R209d911cc05e4699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b1294ae5804bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e5c5f4b50164d3a9cc4ae9369828873.psmdcp" Id="R1df015cba01243e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL368C3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>