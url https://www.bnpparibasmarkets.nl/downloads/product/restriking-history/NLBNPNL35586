--- v5 (2026-03-10)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cb1ff4e5fb481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7548b5688ae44d2b8f5dc68b016e90c4.psmdcp" Id="R8a33cf6a3d3341b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb8f602b0744234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83fa4eba815c4dfdbcc78d0bbe427edd.psmdcp" Id="R375282e6beef4e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35586</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>