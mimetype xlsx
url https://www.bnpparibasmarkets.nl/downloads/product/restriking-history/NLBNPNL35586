--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb8f602b0744234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83fa4eba815c4dfdbcc78d0bbe427edd.psmdcp" Id="R375282e6beef4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0914df42fead4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63338f110db84529b426a29c0b6d0b6a.psmdcp" Id="Rb396d048460d438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35586</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>