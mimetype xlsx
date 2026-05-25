--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0914df42fead4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63338f110db84529b426a29c0b6d0b6a.psmdcp" Id="Rb396d048460d438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257046a56bb748e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81cac9d2a1a8487a88d7c02ea1a02405.psmdcp" Id="R1093baec60914f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35586</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>