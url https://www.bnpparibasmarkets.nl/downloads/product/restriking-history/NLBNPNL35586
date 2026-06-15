--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257046a56bb748e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81cac9d2a1a8487a88d7c02ea1a02405.psmdcp" Id="R1093baec60914f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda93c96472674657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99480b8b48d74631afb842feb3c2f54c.psmdcp" Id="R8205bfd8752044aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35586</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>