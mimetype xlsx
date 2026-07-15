--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda93c96472674657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99480b8b48d74631afb842feb3c2f54c.psmdcp" Id="R8205bfd8752044aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e42b79cf8a4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42dc3c0d430146c8ad02e9855ffb93bf.psmdcp" Id="Rcca6be0e89c94804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35586</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>