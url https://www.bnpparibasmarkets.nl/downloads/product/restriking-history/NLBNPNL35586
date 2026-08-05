--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e42b79cf8a4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42dc3c0d430146c8ad02e9855ffb93bf.psmdcp" Id="Rcca6be0e89c94804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81cba2ede3ba46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ac2da6765924e45ab426e0fa67639f8.psmdcp" Id="R6e14d8f67ac248a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35586</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>