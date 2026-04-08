--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd238512ae54471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a831684477e1460b8fe8757f0f3d9057.psmdcp" Id="Rdc765b5ae58643a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37de8469482a45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea0093d9991a4fe4a17501b378b8782a.psmdcp" Id="R07e4387f89184e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35578</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>