--- v5 (2026-04-08)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37de8469482a45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea0093d9991a4fe4a17501b378b8782a.psmdcp" Id="R07e4387f89184e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a8e530370b4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bcee6476f3f4a79a36dbd78f8613479.psmdcp" Id="Rd42594de00664e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35578</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>