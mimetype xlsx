--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a8e530370b4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bcee6476f3f4a79a36dbd78f8613479.psmdcp" Id="Rd42594de00664e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8e596bf5094892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5cabdb125b9440b8d67c5c405031d35.psmdcp" Id="Reaebf0c8969d49ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35578</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>