--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8e596bf5094892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5cabdb125b9440b8d67c5c405031d35.psmdcp" Id="Reaebf0c8969d49ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4989d8dc4c9b45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34ea37ef869d4db9af4c21b8001650bb.psmdcp" Id="R4cd995c51d8c47f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35578</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>