--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4989d8dc4c9b45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34ea37ef869d4db9af4c21b8001650bb.psmdcp" Id="R4cd995c51d8c47f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57803b6335454a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fad2dc23c544fa8b7bab65ea23b260a.psmdcp" Id="R066384a4b6f44cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35578</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>