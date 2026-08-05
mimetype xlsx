--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57803b6335454a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fad2dc23c544fa8b7bab65ea23b260a.psmdcp" Id="R066384a4b6f44cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0636e116ea46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37beb342694b49989e1a706f71561c2b.psmdcp" Id="R0435f3b00f8b4e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35578</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>