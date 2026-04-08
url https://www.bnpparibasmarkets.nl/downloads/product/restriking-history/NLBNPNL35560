--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78560cdcb3546cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb56a940efc4484d854d0f234c0c86a0.psmdcp" Id="Raf7a2f3886d24c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c8b222ad1648a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5802b32929bb4b768c989b68ec8a4042.psmdcp" Id="R4fdc11491e0a44a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35560</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>