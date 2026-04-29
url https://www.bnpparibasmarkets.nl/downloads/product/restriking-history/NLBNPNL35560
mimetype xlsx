--- v5 (2026-04-08)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c8b222ad1648a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5802b32929bb4b768c989b68ec8a4042.psmdcp" Id="R4fdc11491e0a44a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53eb8f78bb164afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee2763eb37a64897a7858557aa2c4f3a.psmdcp" Id="R83b596363b854840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35560</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>