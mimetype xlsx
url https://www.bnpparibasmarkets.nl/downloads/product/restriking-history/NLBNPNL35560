--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53eb8f78bb164afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee2763eb37a64897a7858557aa2c4f3a.psmdcp" Id="R83b596363b854840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0294f20dce444f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd72b750e1c745c4b9c310892ceb694d.psmdcp" Id="R42ab3fa6f6424394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35560</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>