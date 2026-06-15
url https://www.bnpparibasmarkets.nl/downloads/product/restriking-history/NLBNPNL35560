--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0294f20dce444f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd72b750e1c745c4b9c310892ceb694d.psmdcp" Id="R42ab3fa6f6424394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0972b5bcda240c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e1194f4a0c74c5bae9f292bb70f9673.psmdcp" Id="Rd7a4e85baeb049df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35560</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>