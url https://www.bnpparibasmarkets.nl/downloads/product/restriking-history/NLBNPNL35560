--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0972b5bcda240c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e1194f4a0c74c5bae9f292bb70f9673.psmdcp" Id="Rd7a4e85baeb049df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40d8c7d72e84029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c793858b7e4ca793e2adbab5089140.psmdcp" Id="Red3c01bb858145dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35560</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>