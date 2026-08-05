--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40d8c7d72e84029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c793858b7e4ca793e2adbab5089140.psmdcp" Id="Red3c01bb858145dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eac2c24daab4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb7ca7791f0d445796190065f76c62ad.psmdcp" Id="Rfd18d9bdc4104b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35560</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>