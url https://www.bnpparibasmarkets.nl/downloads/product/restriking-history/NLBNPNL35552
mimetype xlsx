--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749759ece8734f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc68eff026034ba1a10a94a160d89e15.psmdcp" Id="R96bdb6bdd7ed4bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d82e24e225431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/470ccc539d464896807b00a32611b33e.psmdcp" Id="Ra264c368d249426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35552</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>