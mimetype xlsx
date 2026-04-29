--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d82e24e225431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/470ccc539d464896807b00a32611b33e.psmdcp" Id="Ra264c368d249426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4094b93ba16a4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/950aa020c50548a0836cedc943ff018c.psmdcp" Id="R9164829b89e74fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35552</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>