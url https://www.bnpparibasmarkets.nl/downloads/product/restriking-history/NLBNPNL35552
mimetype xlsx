--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4094b93ba16a4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/950aa020c50548a0836cedc943ff018c.psmdcp" Id="R9164829b89e74fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ad8f2ed2724226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/090ef87646da496996414721cfa6fafe.psmdcp" Id="R1159dff35ea14ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35552</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>