--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ad8f2ed2724226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/090ef87646da496996414721cfa6fafe.psmdcp" Id="R1159dff35ea14ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ac2c7e0a724748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4fe00117735436db8f4ad62599afc9a.psmdcp" Id="R8ddebb9dad704b76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35552</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>