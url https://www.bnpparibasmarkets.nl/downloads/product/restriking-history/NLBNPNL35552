--- v10 (2026-06-15)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ac2c7e0a724748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4fe00117735436db8f4ad62599afc9a.psmdcp" Id="R8ddebb9dad704b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18dbe49c338f4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bcfb7c4186b40a0ba4726f46c65555c.psmdcp" Id="R34cf14154e1e4c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35552</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>