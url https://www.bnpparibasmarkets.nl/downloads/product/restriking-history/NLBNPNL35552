--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18dbe49c338f4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bcfb7c4186b40a0ba4726f46c65555c.psmdcp" Id="R34cf14154e1e4c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd06fa767ffa467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/200594df2f4a402f8b3ca73ce7643f15.psmdcp" Id="R52a96e636edb4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35552</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>