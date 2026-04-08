--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9023afa05624d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e964754d7bc54b509768db11c072a05e.psmdcp" Id="R120d390060494c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34b3ffd378a4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd19bcb8f9ad421eb9372840b6a8d7b9.psmdcp" Id="Rf7efdf37002146d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35545</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>