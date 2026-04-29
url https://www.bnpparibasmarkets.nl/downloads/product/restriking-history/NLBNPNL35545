--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34b3ffd378a4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd19bcb8f9ad421eb9372840b6a8d7b9.psmdcp" Id="Rf7efdf37002146d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c179b68ec34432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff21bcf9504f4c4e85b93dae44cc0e7d.psmdcp" Id="R964ac15644c0456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35545</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>