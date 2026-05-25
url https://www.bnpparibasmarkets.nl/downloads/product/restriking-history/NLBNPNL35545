--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c179b68ec34432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff21bcf9504f4c4e85b93dae44cc0e7d.psmdcp" Id="R964ac15644c0456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7b3ce93b62432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/439babd35e09484383294d20fb0acc8f.psmdcp" Id="R903a48bccc9944b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35545</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>