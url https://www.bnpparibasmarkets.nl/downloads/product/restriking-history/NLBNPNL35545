--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7b3ce93b62432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/439babd35e09484383294d20fb0acc8f.psmdcp" Id="R903a48bccc9944b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606d48909d7c4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb88a8878daa432bb7c5a1ab3c89e1cb.psmdcp" Id="Rfc5e1a05c971478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35545</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>