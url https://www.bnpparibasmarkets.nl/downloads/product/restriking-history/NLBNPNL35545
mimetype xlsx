--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606d48909d7c4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb88a8878daa432bb7c5a1ab3c89e1cb.psmdcp" Id="Rfc5e1a05c971478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6a8b4fa06543bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8d03ba86eec41bfa25c4bb1ee38b9d8.psmdcp" Id="R936272f7d5e34167" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35545</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>