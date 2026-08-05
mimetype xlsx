--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6a8b4fa06543bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8d03ba86eec41bfa25c4bb1ee38b9d8.psmdcp" Id="R936272f7d5e34167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4632bbd225924f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af42f1a1d174a0f837cccb4e4335682.psmdcp" Id="Rb1549534bb6d40b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL35545</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>