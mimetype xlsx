--- v5 (2026-03-10)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca371bc723d848a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b7eb37885c9493db2e69d4f16cb74b8.psmdcp" Id="R6f9efba16cdd479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07875bf60dcb4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9229ffd07784e5ba88e7387d663dfd3.psmdcp" Id="R2454a6d2712149db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL32WS9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>