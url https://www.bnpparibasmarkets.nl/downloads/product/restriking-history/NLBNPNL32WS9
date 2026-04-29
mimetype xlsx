--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07875bf60dcb4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9229ffd07784e5ba88e7387d663dfd3.psmdcp" Id="R2454a6d2712149db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971290f2729a422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5288bbaee3b44ab08cec1515ebeb4275.psmdcp" Id="Rb4bc3368189841cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL32WS9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>