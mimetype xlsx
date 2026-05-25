--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971290f2729a422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5288bbaee3b44ab08cec1515ebeb4275.psmdcp" Id="Rb4bc3368189841cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64cf1a528e7455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0ed626b70334ee7bd6b9eb15c7fb667.psmdcp" Id="Rdfaf44aa284649b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL32WS9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>