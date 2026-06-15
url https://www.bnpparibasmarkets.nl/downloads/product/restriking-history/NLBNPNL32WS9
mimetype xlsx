--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64cf1a528e7455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0ed626b70334ee7bd6b9eb15c7fb667.psmdcp" Id="Rdfaf44aa284649b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21548f45a87f49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10e5c66cd22e442d91119f8805caf703.psmdcp" Id="Rae7f2e5e381b42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL32WS9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>