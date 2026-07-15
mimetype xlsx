--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21548f45a87f49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10e5c66cd22e442d91119f8805caf703.psmdcp" Id="Rae7f2e5e381b42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398177d475a446c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b82f081478c4907b7e87429c6857c18.psmdcp" Id="R5c57e2f5da914150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL32WS9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>