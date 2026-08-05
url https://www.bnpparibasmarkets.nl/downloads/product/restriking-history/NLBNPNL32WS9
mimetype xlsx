--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398177d475a446c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b82f081478c4907b7e87429c6857c18.psmdcp" Id="R5c57e2f5da914150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abdd513306743a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/877ab88802e0473bb3fd24f8f92c353d.psmdcp" Id="R680627320774469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL32WS9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>