--- v5 (2026-03-23)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26220ab86a1c4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8437734ceb754d3bb4ade351c76db7c6.psmdcp" Id="Rbe87cb77b0734c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40404357d94747c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3910f79e938a4ac8ac88e84c3dc4e58f.psmdcp" Id="R98c9e97c41dd4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL32BP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>