--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40404357d94747c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3910f79e938a4ac8ac88e84c3dc4e58f.psmdcp" Id="R98c9e97c41dd4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde70cc005b64273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80b1c16241694afd9c7b33cef5789f35.psmdcp" Id="R6aa0e4e2e3534f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL32BP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>