--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde70cc005b64273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80b1c16241694afd9c7b33cef5789f35.psmdcp" Id="R6aa0e4e2e3534f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3200b59a8e24838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2188cefd779943fb8e103101b53e1629.psmdcp" Id="Rcb7ab1fdca564f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL32BP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>