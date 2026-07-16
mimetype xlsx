--- v8 (2026-06-15)
+++ v9 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3200b59a8e24838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2188cefd779943fb8e103101b53e1629.psmdcp" Id="Rcb7ab1fdca564f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007db4086a844b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75970206112e434fb32dac4eed55af80.psmdcp" Id="R015549e770df48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL32BP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>