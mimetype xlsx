--- v6 (2026-03-30)
+++ v7 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7aceebdb3f4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35821f484ded41f3bb65bbf0e5aa3659.psmdcp" Id="Rd689e40db78f4229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e458f183d247a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/821d7423be4a4ca08cefb4329b513622.psmdcp" Id="R07d7da5bfa0d478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL30MD6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>