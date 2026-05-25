--- v7 (2026-04-22)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e458f183d247a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/821d7423be4a4ca08cefb4329b513622.psmdcp" Id="R07d7da5bfa0d478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c59864422c94dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdc26f6fb72343288825500ed23cdc6e.psmdcp" Id="R8542a390b2804b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL30MD6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>