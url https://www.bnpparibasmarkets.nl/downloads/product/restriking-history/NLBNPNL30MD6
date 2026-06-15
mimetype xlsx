--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c59864422c94dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdc26f6fb72343288825500ed23cdc6e.psmdcp" Id="R8542a390b2804b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3eb3f8b6664e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d27577e36f874ea1a42bf60a9c39a787.psmdcp" Id="R7bfaf6b1f8ee4443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL30MD6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>