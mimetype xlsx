--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3eb3f8b6664e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d27577e36f874ea1a42bf60a9c39a787.psmdcp" Id="R7bfaf6b1f8ee4443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc588288cd7b84f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3589d6ec28a4d8d8ae125f40f48c3a4.psmdcp" Id="R888292fb8aa9444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL30MD6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>