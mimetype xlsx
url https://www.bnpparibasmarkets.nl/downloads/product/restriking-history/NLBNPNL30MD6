--- v10 (2026-07-15)
+++ v11 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc588288cd7b84f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3589d6ec28a4d8d8ae125f40f48c3a4.psmdcp" Id="R888292fb8aa9444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542e1482cff24bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e03c0867b70d48d9a203b1b5483e59c8.psmdcp" Id="Rc16652dcd2af465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL30MD6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>