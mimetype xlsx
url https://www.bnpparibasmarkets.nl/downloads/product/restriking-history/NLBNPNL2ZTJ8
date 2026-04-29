--- v7 (2026-03-27)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1891c3e65844e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c768724504d74f598314e4418937ca05.psmdcp" Id="R0ecb17fbc39f465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96cfa51ff914854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96a8cf8caf9e4e12ad2130ca58b8d233.psmdcp" Id="R46d44ee25486433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTJ8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>