--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96cfa51ff914854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96a8cf8caf9e4e12ad2130ca58b8d233.psmdcp" Id="R46d44ee25486433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7232c4a11140f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d479c344a2cb415ea5c74ed519bd9c92.psmdcp" Id="R8d58cb1aea3f46ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTJ8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>