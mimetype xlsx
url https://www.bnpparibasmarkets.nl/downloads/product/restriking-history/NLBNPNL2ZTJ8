--- v9 (2026-05-25)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree7232c4a11140f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d479c344a2cb415ea5c74ed519bd9c92.psmdcp" Id="R8d58cb1aea3f46ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5680e03f3f24d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6da6bf5278eb42e799219288c947c185.psmdcp" Id="R4b8d36e01f8544b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTJ8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>