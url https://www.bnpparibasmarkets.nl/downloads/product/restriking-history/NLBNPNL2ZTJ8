--- v10 (2026-06-14)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5680e03f3f24d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6da6bf5278eb42e799219288c947c185.psmdcp" Id="R4b8d36e01f8544b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869d614147834702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e46854ef9c6945b5a070d083138385b2.psmdcp" Id="Rb344f5959b714456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTJ8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>