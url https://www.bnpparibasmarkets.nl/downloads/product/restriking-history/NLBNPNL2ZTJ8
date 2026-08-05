--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869d614147834702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e46854ef9c6945b5a070d083138385b2.psmdcp" Id="Rb344f5959b714456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3fd54c35dcb4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f097c4a3444463288cfc16705cf5f28.psmdcp" Id="Rae8b7b9cec4248f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTJ8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>