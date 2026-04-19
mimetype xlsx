--- v4 (2026-03-25)
+++ v5 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0506f4ef0b9d45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c400a9efe0504ca48d5dbff50fe0f7a9.psmdcp" Id="Ra9ce459bbd734228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2902cba17fb4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8ab00417bd144a7b72ed786282cab87.psmdcp" Id="R297b44f235084f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTI0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>