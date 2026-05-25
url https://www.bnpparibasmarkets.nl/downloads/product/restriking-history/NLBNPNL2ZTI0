--- v5 (2026-04-19)
+++ v6 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2902cba17fb4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8ab00417bd144a7b72ed786282cab87.psmdcp" Id="R297b44f235084f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edfa1fdd60843ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb77590a6c94428cad99039a42c9f7c6.psmdcp" Id="R061958f2023b49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTI0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>