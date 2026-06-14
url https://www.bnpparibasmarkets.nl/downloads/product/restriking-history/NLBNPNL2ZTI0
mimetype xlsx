--- v6 (2026-05-25)
+++ v7 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edfa1fdd60843ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb77590a6c94428cad99039a42c9f7c6.psmdcp" Id="R061958f2023b49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2776a588134fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b785da0efad4682992fb0381bec5921.psmdcp" Id="Rd2ec22921c534405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTI0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>