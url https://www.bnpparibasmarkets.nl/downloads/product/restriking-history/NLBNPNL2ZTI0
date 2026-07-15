--- v7 (2026-06-14)
+++ v8 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2776a588134fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b785da0efad4682992fb0381bec5921.psmdcp" Id="Rd2ec22921c534405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb343f0f10e384bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/525743bf480843139dea313c0a675403.psmdcp" Id="Ra760f4fc9c8a44d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTI0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>