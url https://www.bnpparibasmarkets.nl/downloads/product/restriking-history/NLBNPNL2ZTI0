--- v8 (2026-07-15)
+++ v9 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb343f0f10e384bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/525743bf480843139dea313c0a675403.psmdcp" Id="Ra760f4fc9c8a44d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7a0c52532d4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c43518f843394a7ea79bc3519c431811.psmdcp" Id="R39038499bfa94fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTI0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>