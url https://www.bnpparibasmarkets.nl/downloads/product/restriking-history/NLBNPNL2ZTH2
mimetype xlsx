--- v8 (2026-03-28)
+++ v9 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19877965a98432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16fbce75231d4c5ea8a6ac06f0e86319.psmdcp" Id="R5c49192ea2984d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ace8831ccf94c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6506832743c54f87ac8731877befce42.psmdcp" Id="R77f88cefbdfd462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTH2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>