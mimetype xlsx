--- v9 (2026-04-19)
+++ v10 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ace8831ccf94c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6506832743c54f87ac8731877befce42.psmdcp" Id="R77f88cefbdfd462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11566544a62442e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0261f1744074451495ce598c5800a95b.psmdcp" Id="R91d7c0b03f1544c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTH2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>