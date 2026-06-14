--- v10 (2026-05-25)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11566544a62442e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0261f1744074451495ce598c5800a95b.psmdcp" Id="R91d7c0b03f1544c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f757ffed504487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f89ea88ce5c4bb3808888e2abd793f7.psmdcp" Id="R907434f547c84a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTH2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>