--- v11 (2026-06-14)
+++ v12 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f757ffed504487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f89ea88ce5c4bb3808888e2abd793f7.psmdcp" Id="R907434f547c84a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702a8b9b0cef49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7edaa34b428c455ab073f528ffc429d6.psmdcp" Id="Re1f0d400e7f24838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTH2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>