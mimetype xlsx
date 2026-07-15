--- v12 (2026-06-14)
+++ v13 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702a8b9b0cef49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7edaa34b428c455ab073f528ffc429d6.psmdcp" Id="Re1f0d400e7f24838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230a1d5027eb4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fc37750e8cc446384d3676b208aac5a.psmdcp" Id="R84de551c8a564993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTH2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>