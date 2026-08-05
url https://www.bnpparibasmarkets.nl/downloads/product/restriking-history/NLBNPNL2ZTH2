--- v13 (2026-07-15)
+++ v14 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230a1d5027eb4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fc37750e8cc446384d3676b208aac5a.psmdcp" Id="R84de551c8a564993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra073b2b917484a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f361fa2a244440a4b57c36232b09fb79.psmdcp" Id="R233ded91d72f4d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTH2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>