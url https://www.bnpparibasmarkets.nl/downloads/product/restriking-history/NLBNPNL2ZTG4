--- v6 (2026-03-25)
+++ v7 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c2f78cc13c4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b31c7e551a07479cac9191ab69929d54.psmdcp" Id="R5aeb748bb73f4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bbc313d0784529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62359010a4fe45559cf68cd16541cef2.psmdcp" Id="R6291ec503dcb4c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTG4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>