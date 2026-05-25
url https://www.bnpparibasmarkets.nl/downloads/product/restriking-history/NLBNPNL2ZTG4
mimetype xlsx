--- v7 (2026-04-19)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bbc313d0784529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62359010a4fe45559cf68cd16541cef2.psmdcp" Id="R6291ec503dcb4c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0a967f7c3a417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7bedaafb51c4054907e498c04c7314e.psmdcp" Id="R284ad4f1431a429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTG4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>