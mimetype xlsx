--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0a967f7c3a417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7bedaafb51c4054907e498c04c7314e.psmdcp" Id="R284ad4f1431a429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6651378a8a4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dfb127182814057b624084f6166fa82.psmdcp" Id="R3422998b01e6405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTG4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>