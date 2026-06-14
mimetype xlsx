--- v9 (2026-06-14)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6651378a8a4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dfb127182814057b624084f6166fa82.psmdcp" Id="R3422998b01e6405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17c3506fca545cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73a7e690fad146e78471d4caf033b6f8.psmdcp" Id="R397797b3a085443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTG4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>