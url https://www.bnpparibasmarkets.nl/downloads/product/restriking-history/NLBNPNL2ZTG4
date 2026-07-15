--- v10 (2026-06-14)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17c3506fca545cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73a7e690fad146e78471d4caf033b6f8.psmdcp" Id="R397797b3a085443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f2523e365440c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e876a19d930f4f4992cf4cbcd44ea907.psmdcp" Id="R77fd6d16fbe84795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTG4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>