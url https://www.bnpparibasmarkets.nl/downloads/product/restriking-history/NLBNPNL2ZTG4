--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f2523e365440c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e876a19d930f4f4992cf4cbcd44ea907.psmdcp" Id="R77fd6d16fbe84795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1763cbf10b54c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99d61ffea74a4c299c5e6c5c5c33c486.psmdcp" Id="R84c60ac8ac194d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTG4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>