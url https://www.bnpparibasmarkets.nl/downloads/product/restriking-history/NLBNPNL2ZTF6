--- v7 (2026-03-27)
+++ v8 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67bf1ccec6a443dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1e4b85c303440569a3f40607da40be1.psmdcp" Id="Rb87b89769e5a414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e677c27670c4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bbca21de8764a50aca7b2c82803809d.psmdcp" Id="Rd91c95e764bb4fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>