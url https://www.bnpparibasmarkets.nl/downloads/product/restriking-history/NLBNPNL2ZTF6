--- v8 (2026-04-19)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e677c27670c4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bbca21de8764a50aca7b2c82803809d.psmdcp" Id="Rd91c95e764bb4fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696b2c3c71db408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71937f3ddc97424491ad3d582dc73b31.psmdcp" Id="Rf9d13b9b784742e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>