--- v9 (2026-05-25)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696b2c3c71db408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71937f3ddc97424491ad3d582dc73b31.psmdcp" Id="Rf9d13b9b784742e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaeef0c3b2334e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/221a6f3008b44722857953700b74bc74.psmdcp" Id="Rd1b6856e9e33444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>