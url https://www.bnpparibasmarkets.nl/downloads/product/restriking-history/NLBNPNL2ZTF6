--- v10 (2026-06-14)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaeef0c3b2334e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/221a6f3008b44722857953700b74bc74.psmdcp" Id="Rd1b6856e9e33444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8af4c81379422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d8b6a5240e54ff5aecb11927b45c4dc.psmdcp" Id="R705993de6f1f476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>