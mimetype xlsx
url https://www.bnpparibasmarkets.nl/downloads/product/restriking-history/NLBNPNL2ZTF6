--- v11 (2026-06-14)
+++ v12 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8af4c81379422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d8b6a5240e54ff5aecb11927b45c4dc.psmdcp" Id="R705993de6f1f476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965f61b738094968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/effd49ecb37540c3b6873e9a55e6c0ec.psmdcp" Id="Rf4e7dcd771254340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>