--- v12 (2026-07-15)
+++ v13 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965f61b738094968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/effd49ecb37540c3b6873e9a55e6c0ec.psmdcp" Id="Rf4e7dcd771254340" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ed7361f8944b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d4ec7f70f6048d88aa4e8c8b68a30a8.psmdcp" Id="R436a6fec88ff4529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ZTF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>