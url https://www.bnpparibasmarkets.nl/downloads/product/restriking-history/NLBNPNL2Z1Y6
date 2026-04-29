--- v6 (2026-03-31)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3aeef36035d43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eab5efca3fc247508026a8e618574c38.psmdcp" Id="R4b1c7c427f504a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8dc542feed74ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76bacf9ca817450f988b4d36b111f034.psmdcp" Id="R64e5c4b2794449b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Z1Y6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>