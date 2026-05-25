--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8dc542feed74ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76bacf9ca817450f988b4d36b111f034.psmdcp" Id="R64e5c4b2794449b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e98e8a882b242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c2f506ed12d445dbcfa80088c1a0745.psmdcp" Id="Rc08c679880fb41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Z1Y6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>