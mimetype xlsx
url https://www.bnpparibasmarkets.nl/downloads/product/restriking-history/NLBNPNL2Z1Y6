--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e98e8a882b242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c2f506ed12d445dbcfa80088c1a0745.psmdcp" Id="Rc08c679880fb41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40ef185d0a84367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41c75e1dc9a54815853c893eff7a6e36.psmdcp" Id="Rf4316067dadc412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Z1Y6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>