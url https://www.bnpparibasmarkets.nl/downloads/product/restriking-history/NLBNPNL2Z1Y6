--- v9 (2026-06-15)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40ef185d0a84367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41c75e1dc9a54815853c893eff7a6e36.psmdcp" Id="Rf4316067dadc412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cb13c6ed9043a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc2be232259f49b1b867a176c681dc53.psmdcp" Id="Rc7b0cd052f1c466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Z1Y6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>