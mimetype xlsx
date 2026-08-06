--- v10 (2026-07-15)
+++ v11 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cb13c6ed9043a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc2be232259f49b1b867a176c681dc53.psmdcp" Id="Rc7b0cd052f1c466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3782db1ea748fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16991f5eb17d448d9cb5449c2f42fc11.psmdcp" Id="R51c78c03a9264f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Z1Y6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>