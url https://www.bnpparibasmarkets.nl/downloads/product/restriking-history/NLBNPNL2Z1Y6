--- v11 (2026-08-06)
+++ v12 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3782db1ea748fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16991f5eb17d448d9cb5449c2f42fc11.psmdcp" Id="R51c78c03a9264f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb266d323b84074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30ba4c9357414809a2a1e52a88fdd303.psmdcp" Id="Rc78b7776bbb443ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2Z1Y6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>