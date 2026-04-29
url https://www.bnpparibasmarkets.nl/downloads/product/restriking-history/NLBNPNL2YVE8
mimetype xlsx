--- v5 (2026-03-30)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc051844d9ed44214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90dcead6ec83412b98932d1d313f751f.psmdcp" Id="R3890ef46551a4567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8982c929d8304eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8456a51c3af045c3a4ce93c703850960.psmdcp" Id="R57a8cea309f346ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2YVE8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>