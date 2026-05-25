--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8982c929d8304eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8456a51c3af045c3a4ce93c703850960.psmdcp" Id="R57a8cea309f346ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3046f10e6fc5439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dca4bacc25f040debba22b627e500344.psmdcp" Id="Rf0f2a0dec7a24d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2YVE8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>