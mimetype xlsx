--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3046f10e6fc5439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dca4bacc25f040debba22b627e500344.psmdcp" Id="Rf0f2a0dec7a24d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47efb674d9c54773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c50d361fe2b244eb96aafe6b65bd766a.psmdcp" Id="R48aacf493b1a40f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2YVE8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>