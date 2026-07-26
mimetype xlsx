--- v8 (2026-06-15)
+++ v9 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47efb674d9c54773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c50d361fe2b244eb96aafe6b65bd766a.psmdcp" Id="R48aacf493b1a40f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1089ed6a6e2e4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14c9dfc4d8d841aa9f8341df5c8221ab.psmdcp" Id="R69037c72edc743cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2YVE8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>