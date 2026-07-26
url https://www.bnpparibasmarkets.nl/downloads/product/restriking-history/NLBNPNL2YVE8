--- v9 (2026-07-26)
+++ v10 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1089ed6a6e2e4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14c9dfc4d8d841aa9f8341df5c8221ab.psmdcp" Id="R69037c72edc743cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra198c13498dd4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eae5d989e5494549adb436f256d750ad.psmdcp" Id="R1f2c3a34ee75476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2YVE8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>