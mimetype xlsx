--- v5 (2026-03-31)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0bbc51a4f145b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8b88fc7fbaf404b9ea5101761c926bd.psmdcp" Id="Ra0c9d0787c79491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f3dfcc80bc48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d09dd7498a114f3795505bb2082c11e1.psmdcp" Id="R9b82d241adf044c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2YV45</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>