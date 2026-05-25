--- v6 (2026-04-29)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f3dfcc80bc48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d09dd7498a114f3795505bb2082c11e1.psmdcp" Id="R9b82d241adf044c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d06ee7cfe243ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cc4dbee7a6f49828b6e6c2f9d650714.psmdcp" Id="R656de0ea3dcd4773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2YV45</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>