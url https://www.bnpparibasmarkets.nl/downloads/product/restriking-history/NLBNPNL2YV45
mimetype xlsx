--- v7 (2026-05-25)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d06ee7cfe243ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cc4dbee7a6f49828b6e6c2f9d650714.psmdcp" Id="R656de0ea3dcd4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb034ae6a60cf43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25f0e5f11ace4fc29928ec406b8e081d.psmdcp" Id="R1c55b8f0429d4e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2YV45</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>