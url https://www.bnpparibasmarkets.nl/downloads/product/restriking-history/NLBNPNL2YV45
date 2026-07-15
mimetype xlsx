--- v8 (2026-06-15)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb034ae6a60cf43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25f0e5f11ace4fc29928ec406b8e081d.psmdcp" Id="R1c55b8f0429d4e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b15516612b4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72609daf20f244a0b02a0efd11a567f0.psmdcp" Id="R288889376c2b41ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2YV45</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>