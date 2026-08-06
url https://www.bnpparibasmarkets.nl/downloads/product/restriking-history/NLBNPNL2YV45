--- v9 (2026-07-15)
+++ v10 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b15516612b4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72609daf20f244a0b02a0efd11a567f0.psmdcp" Id="R288889376c2b41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbe2d0bc41f49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f60401a121346aaa9fdaedd75946dcc.psmdcp" Id="R1d86d2cc344248d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2YV45</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>