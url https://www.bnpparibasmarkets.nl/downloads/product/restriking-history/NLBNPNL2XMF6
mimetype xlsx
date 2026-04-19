--- v5 (2026-03-23)
+++ v6 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3408f8b69874ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2482fcb21984414ba27cd44f544002b3.psmdcp" Id="R2f635518bb524334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27a41a415404b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5358eb82eb5946d69acadbb3f28c1068.psmdcp" Id="Rb7fc033be67e4f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2XMF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>