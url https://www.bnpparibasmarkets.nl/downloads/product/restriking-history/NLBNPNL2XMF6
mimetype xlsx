--- v6 (2026-04-19)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27a41a415404b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5358eb82eb5946d69acadbb3f28c1068.psmdcp" Id="Rb7fc033be67e4f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd22fb5a8915468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fec3ea8924c34e8585e3a9b3ecadde38.psmdcp" Id="R84e8b34838d74c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2XMF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>