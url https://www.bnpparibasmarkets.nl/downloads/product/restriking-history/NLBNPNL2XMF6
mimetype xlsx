--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd22fb5a8915468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fec3ea8924c34e8585e3a9b3ecadde38.psmdcp" Id="R84e8b34838d74c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be458faa6fd4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfdaa4c04ea640888f9eb3dff528ee5f.psmdcp" Id="Rfcd45322e3dc4057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2XMF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>