--- v8 (2026-06-14)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be458faa6fd4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfdaa4c04ea640888f9eb3dff528ee5f.psmdcp" Id="Rfcd45322e3dc4057" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858a9f53e3824c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9067c10f513d4a1a9599aefa5d095c98.psmdcp" Id="R32437e443e654885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2XMF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>