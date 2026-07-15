--- v9 (2026-06-14)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858a9f53e3824c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9067c10f513d4a1a9599aefa5d095c98.psmdcp" Id="R32437e443e654885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237139a3420d4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09a2e3b39c664b27a0e623dd2920fc21.psmdcp" Id="Rbc7d5fe7ed504fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2XMF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>