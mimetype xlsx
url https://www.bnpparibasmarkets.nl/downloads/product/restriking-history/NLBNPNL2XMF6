--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237139a3420d4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09a2e3b39c664b27a0e623dd2920fc21.psmdcp" Id="Rbc7d5fe7ed504fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816ed9d5183f41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc69c65f9891437892f63c5d4bc74c3e.psmdcp" Id="Rce9a1d29d0084a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2XMF6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>