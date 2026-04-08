--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857943eb41984d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa198c1a976b44d598751cf50a771fe9.psmdcp" Id="Rfd4cdf6182c640b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaac3d5623a046da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6ff829f2e944183ba6377064e9bdbff.psmdcp" Id="Re8d934bf14b94e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WP60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>