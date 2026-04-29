--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaac3d5623a046da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6ff829f2e944183ba6377064e9bdbff.psmdcp" Id="Re8d934bf14b94e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff47574379a4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a15b64f268484e9083b989f2a4648a9f.psmdcp" Id="Ra4b2530c4f4d40d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WP60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>