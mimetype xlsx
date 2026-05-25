--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff47574379a4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a15b64f268484e9083b989f2a4648a9f.psmdcp" Id="Ra4b2530c4f4d40d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5fe6eeb69446cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f59bf1dcd77e419cb6dbfc6229c40c6b.psmdcp" Id="Raf5d2b5586074fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WP60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>