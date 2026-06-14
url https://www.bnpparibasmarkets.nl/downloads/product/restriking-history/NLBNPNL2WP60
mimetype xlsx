--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5fe6eeb69446cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f59bf1dcd77e419cb6dbfc6229c40c6b.psmdcp" Id="Raf5d2b5586074fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf814b73eec38457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f51dac5a2454c02b379366398f3f4da.psmdcp" Id="Rd8462bd72113467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WP60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>