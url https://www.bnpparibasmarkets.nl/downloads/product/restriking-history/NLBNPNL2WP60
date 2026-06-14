--- v9 (2026-06-14)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf814b73eec38457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f51dac5a2454c02b379366398f3f4da.psmdcp" Id="Rd8462bd72113467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc024d6022ef4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31f8160be6df44d897f44249c62e0422.psmdcp" Id="R91adba4044654500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WP60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>