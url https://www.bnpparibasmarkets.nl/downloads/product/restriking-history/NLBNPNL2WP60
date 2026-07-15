--- v10 (2026-06-14)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc024d6022ef4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31f8160be6df44d897f44249c62e0422.psmdcp" Id="R91adba4044654500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fc90c9776941a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa83d396be8b4e2497cebd69b21e0239.psmdcp" Id="Ra02cc2857f0c4967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WP60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>