--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fc90c9776941a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa83d396be8b4e2497cebd69b21e0239.psmdcp" Id="Ra02cc2857f0c4967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b6d65ade9842ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/545ad5f5bb7f48f992db6291a6a88672.psmdcp" Id="R2af58b801862430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WP60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>