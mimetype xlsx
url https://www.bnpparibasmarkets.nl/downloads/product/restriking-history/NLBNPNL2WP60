--- v12 (2026-08-05)
+++ v13 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b6d65ade9842ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/545ad5f5bb7f48f992db6291a6a88672.psmdcp" Id="R2af58b801862430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc95be1286df46b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ca87fded212429c887adb0531b82e1a.psmdcp" Id="R0d97f77dd2314cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WP60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>