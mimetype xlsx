--- v6 (2026-04-29)
+++ v7 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda42cf74cce54333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/871fbf87b56b440b80094cb6c0947ca1.psmdcp" Id="R3674e8b0e09e46d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e91e4860b3642d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dde3d307851f4f36963f2f836f230d0d.psmdcp" Id="Rd93a4458ab8a4f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WEU4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>