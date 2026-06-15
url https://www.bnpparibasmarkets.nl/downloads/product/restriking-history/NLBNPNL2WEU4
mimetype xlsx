--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e91e4860b3642d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dde3d307851f4f36963f2f836f230d0d.psmdcp" Id="Rd93a4458ab8a4f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd439a38882f94632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1979157c63764b358fb543bf3b224efe.psmdcp" Id="Rac9121ab95764e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WEU4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>