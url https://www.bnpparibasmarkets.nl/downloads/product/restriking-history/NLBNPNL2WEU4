--- v10 (2026-08-25)
+++ v11 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75fba533b8c4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28b330d8f0de457691147c763c3bc85d.psmdcp" Id="R36a97067419945db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d1a4c22cef40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53c1aedaef70431c9915578559af180f.psmdcp" Id="R6cc822462a444da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2WEU4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>