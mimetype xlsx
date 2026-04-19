--- v7 (2026-03-27)
+++ v8 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b96b3d3dc64a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b165f8efb9d46939732453e6ec5c660.psmdcp" Id="Rc03494f2498b4062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb9b96bee6e47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d12c1a653bc4308a32c43ef422a6b74.psmdcp" Id="Rf2b48667e3a5404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK90</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>