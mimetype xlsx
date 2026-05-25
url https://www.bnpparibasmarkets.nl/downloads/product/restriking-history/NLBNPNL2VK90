--- v8 (2026-04-19)
+++ v9 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb9b96bee6e47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d12c1a653bc4308a32c43ef422a6b74.psmdcp" Id="Rf2b48667e3a5404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb43875ed1174cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/170446ba36f64bc09f98afadbff9068e.psmdcp" Id="R56315dad2bb64b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK90</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>