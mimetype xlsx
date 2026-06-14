--- v9 (2026-05-25)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb43875ed1174cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/170446ba36f64bc09f98afadbff9068e.psmdcp" Id="R56315dad2bb64b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43627d0182a4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08652f001e8745408829cf7777e38954.psmdcp" Id="Rbe6c7503e7344f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK90</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>