--- v10 (2026-06-14)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43627d0182a4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08652f001e8745408829cf7777e38954.psmdcp" Id="Rbe6c7503e7344f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663e5191509145a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45034a97d56844748596a644ddcc4b8d.psmdcp" Id="Ree7e410e0f994ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK90</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>