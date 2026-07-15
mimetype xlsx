--- v11 (2026-06-14)
+++ v12 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663e5191509145a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45034a97d56844748596a644ddcc4b8d.psmdcp" Id="Ree7e410e0f994ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1440ec744b45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f07f7c5cbbd4576a9693ecb4ef7727d.psmdcp" Id="Rb961405ab1a449d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK90</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>