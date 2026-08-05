--- v12 (2026-07-15)
+++ v13 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1440ec744b45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f07f7c5cbbd4576a9693ecb4ef7727d.psmdcp" Id="Rb961405ab1a449d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af76b4a72e84cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d5172a98809447aaea0e3b79a4b1160.psmdcp" Id="Rbf0ae2a7ef66487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK90</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>