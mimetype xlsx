--- v5 (2026-03-25)
+++ v6 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347cf7f8a09b480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e1f841e22a34634b6ae49228f9e382a.psmdcp" Id="R48f45426fc5846d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebfd87c8c7804227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6690dae7ced14379b88c400587343d1e.psmdcp" Id="Raaee87561fd54041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>