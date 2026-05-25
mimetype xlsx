--- v6 (2026-04-19)
+++ v7 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebfd87c8c7804227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6690dae7ced14379b88c400587343d1e.psmdcp" Id="Raaee87561fd54041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e2486048084dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15bf2aecc6c746b4a8d897a753b1b310.psmdcp" Id="Rce754fa22c2a471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>