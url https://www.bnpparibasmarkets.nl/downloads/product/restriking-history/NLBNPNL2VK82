--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e2486048084dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15bf2aecc6c746b4a8d897a753b1b310.psmdcp" Id="Rce754fa22c2a471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1aa2f01f7134622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaf34aef8bab4f89a3a3aff7a2a5a93b.psmdcp" Id="R74b8cfe781a84776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>