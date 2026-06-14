--- v8 (2026-06-14)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1aa2f01f7134622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaf34aef8bab4f89a3a3aff7a2a5a93b.psmdcp" Id="R74b8cfe781a84776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47932b5311084423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/857d3f8bd886453eaba034e854293e45.psmdcp" Id="R5b771e1b120c4c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>