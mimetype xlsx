--- v9 (2026-06-14)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47932b5311084423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/857d3f8bd886453eaba034e854293e45.psmdcp" Id="R5b771e1b120c4c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf527397adcca4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe745555d0814dc3884e68eef801bf62.psmdcp" Id="Ref63e33e153b4d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>