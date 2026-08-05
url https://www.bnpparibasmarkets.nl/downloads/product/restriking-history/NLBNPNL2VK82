--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf527397adcca4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe745555d0814dc3884e68eef801bf62.psmdcp" Id="Ref63e33e153b4d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref335834125e4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c5369ac266448e4a3c2c071ad51c6e8.psmdcp" Id="R67b567348c2f4ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>