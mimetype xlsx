--- v8 (2026-03-25)
+++ v9 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb302469bda534a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cc4b960c5e1454c97a824d4e8c09132.psmdcp" Id="R7a1161de6d104d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f526a6fae574363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c379814c7154f8fa668ebb4075370f6.psmdcp" Id="R49694d08a90743e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK74</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>