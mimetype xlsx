--- v9 (2026-04-19)
+++ v10 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f526a6fae574363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c379814c7154f8fa668ebb4075370f6.psmdcp" Id="R49694d08a90743e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58abcffbcbee4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51bce30a8034480a8386686bf48b4de3.psmdcp" Id="R7dab328d8a224481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK74</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>