--- v10 (2026-05-25)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58abcffbcbee4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51bce30a8034480a8386686bf48b4de3.psmdcp" Id="R7dab328d8a224481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c987dab88a4402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15197a99985c4c67bdd46c272abc4b36.psmdcp" Id="Rc073b3173bbb4b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK74</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>