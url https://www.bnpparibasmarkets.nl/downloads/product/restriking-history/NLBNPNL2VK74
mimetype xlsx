--- v11 (2026-06-14)
+++ v12 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c987dab88a4402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15197a99985c4c67bdd46c272abc4b36.psmdcp" Id="Rc073b3173bbb4b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd223b9be53449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85ff40d5e5ef46e6956cdf4c3a19e26a.psmdcp" Id="R08da1cf86c5048f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK74</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>