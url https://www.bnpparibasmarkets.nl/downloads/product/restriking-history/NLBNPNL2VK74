--- v12 (2026-07-15)
+++ v13 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd223b9be53449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85ff40d5e5ef46e6956cdf4c3a19e26a.psmdcp" Id="R08da1cf86c5048f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51db519f146f43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7af17a09d0843059f49cb73b57e4ff7.psmdcp" Id="R686c999eb3c746a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK74</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>