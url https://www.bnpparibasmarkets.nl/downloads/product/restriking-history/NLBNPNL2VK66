--- v6 (2026-03-25)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0312e2ae8ef24b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6790dec18b8f4d909b7d0ddd5b3be3a4.psmdcp" Id="Rb67e0f63deb34479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74795b2633434fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31375dfad4b44dcdb518719c0a6a10d6.psmdcp" Id="R1d720d100a3049ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK66</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>