--- v7 (2026-04-29)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74795b2633434fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31375dfad4b44dcdb518719c0a6a10d6.psmdcp" Id="R1d720d100a3049ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e19ae70f0eb48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/092e6dbf4ab94f1a8fa724b608022d3d.psmdcp" Id="R9500a6cda3744ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK66</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>