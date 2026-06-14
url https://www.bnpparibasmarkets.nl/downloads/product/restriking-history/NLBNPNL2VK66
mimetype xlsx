--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e19ae70f0eb48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/092e6dbf4ab94f1a8fa724b608022d3d.psmdcp" Id="R9500a6cda3744ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra644011211ae4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d8d7d92cc54646b5d6bfcea19cafe9.psmdcp" Id="Re8b78d7a591949b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK66</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>