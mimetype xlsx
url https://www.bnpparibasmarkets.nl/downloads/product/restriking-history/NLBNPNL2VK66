--- v9 (2026-06-14)
+++ v10 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra644011211ae4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d8d7d92cc54646b5d6bfcea19cafe9.psmdcp" Id="Re8b78d7a591949b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c91379d49e4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bdd03eadbcf41728eb54f13b5f7b12a.psmdcp" Id="Re3395c8da3eb46cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK66</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>