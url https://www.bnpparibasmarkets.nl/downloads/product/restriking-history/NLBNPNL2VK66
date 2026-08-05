--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c91379d49e4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bdd03eadbcf41728eb54f13b5f7b12a.psmdcp" Id="Re3395c8da3eb46cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R451978815e9c4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a678ad69944b437b9da0e64464ff2c52.psmdcp" Id="R0c0ca0541e024632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2VK66</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>