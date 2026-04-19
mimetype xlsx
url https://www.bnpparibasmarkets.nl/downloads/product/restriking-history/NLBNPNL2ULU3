--- v6 (2026-03-27)
+++ v7 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4f647fe18d4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3986a797643045da9d18e6cc3dc0055a.psmdcp" Id="R25c1cca0bef34217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046094c13263484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/349ee3a7bd3540a786f77955272471fa.psmdcp" Id="R56d5ad4c1a384dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ULU3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>