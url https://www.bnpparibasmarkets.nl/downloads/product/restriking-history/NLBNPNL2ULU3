--- v7 (2026-04-19)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046094c13263484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/349ee3a7bd3540a786f77955272471fa.psmdcp" Id="R56d5ad4c1a384dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80682e3b54214ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2d6c8594afc4d1d80111081160017cb.psmdcp" Id="R8c3623d683014ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ULU3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>