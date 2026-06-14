--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80682e3b54214ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2d6c8594afc4d1d80111081160017cb.psmdcp" Id="R8c3623d683014ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa0e6a82bb54546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cbf2d7be7924e0cb9b159d046365f19.psmdcp" Id="Rbd5461bdd9274db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ULU3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>