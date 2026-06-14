--- v9 (2026-06-14)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa0e6a82bb54546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cbf2d7be7924e0cb9b159d046365f19.psmdcp" Id="Rbd5461bdd9274db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf101502cd6d4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d81efd27b9ce4bed9206d3c709167420.psmdcp" Id="R14462936a9e04042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ULU3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>