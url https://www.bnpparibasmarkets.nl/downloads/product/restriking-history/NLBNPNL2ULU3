--- v10 (2026-06-14)
+++ v11 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf101502cd6d4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d81efd27b9ce4bed9206d3c709167420.psmdcp" Id="R14462936a9e04042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69f4ad5cd2a42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a24cbc0833e4937b62e42bf04386a94.psmdcp" Id="Rdb8a7fb26bb744c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ULU3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>