--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69f4ad5cd2a42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a24cbc0833e4937b62e42bf04386a94.psmdcp" Id="Rdb8a7fb26bb744c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266d1a8f94dd4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b710045b7c6f4e0fac0b13ddde36582f.psmdcp" Id="R6d94f19b302e4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>NLBNPNL2ULU3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>